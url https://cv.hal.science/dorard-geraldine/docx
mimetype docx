--- v0 (2026-03-06)
+++ v1 (2026-04-18)
@@ -217,1703 +217,1703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05466774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young carers supporting a relative with cancer: What is the healthcare professionals' knowledge in France? An exploratory study</w:t>
+                <w:t xml:space="preserve">Young Carers' Identification: Comparing Adolescents' and Parents' Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Leu</w:t>
+                <w:t xml:space="preserve">Clizia Cincidda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, pp.102567. </w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2024.102567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cch.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848096v1</w:t>
+                <w:t xml:space="preserve">hal-04848070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and quality of life of 11–15-year-old adolescent young carers in France: a school-based study</w:t>
+                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Pilato</w:t>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Barrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-024-02383-0⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.e255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848105v1</w:t>
+                <w:t xml:space="preserve">hal-05309797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The use of food barcode scanner app among women: Associations with orthorexia, diet and emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.104362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311605v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Carers' Identification: Comparing Adolescents' and Parents' Perspectives</w:t>
+                <w:t xml:space="preserve">Existe-t-il un effet de genre dans l’expression des orthorexies nerveuse et saine ? Une analyse des comportements alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Pilato</w:t>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cch.70006⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848070v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of food barcode scanner app among women: Associations with orthorexia, diet and emotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613770v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un effet de genre dans l’expression des orthorexies nerveuse et saine ? Une analyse des comportements alimentaires.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Hanras</w:t>
+                <w:t xml:space="preserve">Young carers supporting a relative with cancer: What is the healthcare professionals' knowledge in France? An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000422⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.102567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2024.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848090v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Ramón Barrada</w:t>
+                <w:t xml:space="preserve">Prevalence and quality of life of 11–15-year-old adolescent young carers in France: a school-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.e255. </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (9), pp.3101-3110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-024-02383-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309797v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161116v1</w:t>
+                <w:t xml:space="preserve">hal-05309872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encountering young caregivers: Attitudes and practices of healthcare professionals caring for cancer patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.6131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137943v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vécu des fratries de jeunes souffrant de troubles psychiques : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2023.2543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107833v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des fratries de jeunes souffrant de troubles psychiques : une étude qualitative exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chalhoub</w:t>
+                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ipe.2023.2543⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141940v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+                <w:t xml:space="preserve">Encountering young caregivers: Attitudes and practices of healthcare professionals caring for cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.913-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.6131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053227v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309872v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of Parental Burnout Around the Globe: Similarities and Differences Across 36 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Akgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Cultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between vegetarianism, body mass index, and eating disorders/disordered eating behaviors: A systematic review of literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2049,2178 +2049,2178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l’action d’une équipe mobile de coordination et de liaison en psychiatrie infanto-juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children &amp; Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.187-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697584v1</w:t>
+                <w:t xml:space="preserve">hal-04142137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hanras</w:t>
+                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Pasqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04141965v1</w:t>
+                <w:t xml:space="preserve">hal-03859177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the social withdrawal (hikikomori) spectrum in French adolescents: focusing on the differences in pathology and related factors compared with Japanese adolescents</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Seneque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-022-04116-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.803614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138175v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826257v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076330v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
+              <w:t xml:space="preserve">Children &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086825v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Pilato</w:t>
+                <w:t xml:space="preserve">Preliminary study of the social withdrawal (hikikomori) spectrum in French adolescents: focusing on the differences in pathology and related factors compared with Japanese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takatoshi Hikida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-022-04116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706235v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628034v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’action d’une équipe mobile de coordination et de liaison en psychiatrie infanto-juvénile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (13), pp.7892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142137v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859177v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Chatenet</w:t>
+                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.803614. </w:t>
+              <w:t xml:space="preserve">Obesity Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.100462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554454v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term follow‐up of a randomized controlled trial comparing systemic family therapy (FT‐S) added to treatment as usual (TAU) with TAU alone in adolescents with anorexia nervosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Godart</w:t>
+                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpp.13583⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139405v1</w:t>
+                <w:t xml:space="preserve">hal-03835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Long‐term follow‐up of a randomized controlled trial comparing systemic family therapy (FT‐S) added to treatment as usual (TAU) with TAU alone in adolescents with anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Kaganski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (11), pp.1368-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.13583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835122v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oncology healthcare professionals’ knowledge, attitudes, and practices regarding young carers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Valentine Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marriage and Family Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.2524-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2022.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139605v1</w:t>
+                <w:t xml:space="preserve">hal-04139084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionals’ Awareness of Young Carers in Schools: Results from a French Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, International Journal of Environmental Research and Public Health, 19 (21), p.14172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph192114172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology healthcare professionals’ knowledge, attitudes, and practices regarding young carers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphania Vivier-Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (7), pp.2524-2530. </w:t>
+              <w:t xml:space="preserve">Marriage and Family Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.362-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2022.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139084v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
               </w:r>
@@ -4232,64 +4232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4340,103 +4340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (5), pp.1387-1397. </w:t>
@@ -4487,64 +4487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and characteristics of adolescent young carers in France: The challenge of identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4585,1174 +4585,1174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19138104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851248v1</w:t>
+                <w:t xml:space="preserve">hal-03713865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of French young carers taking part in an arts and respite care program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarantha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hsc.13769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gizem Arikan</w:t>
+                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Schwabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Verspeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
+              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859240v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao-Xian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19, </w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19138104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713865v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do French school staff know about young carers? A qualitative study about their perceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Identifying Social Withdrawal (Hikikomori) Factors in Adolescents: Understanding the Hikikomori Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takatoshi Hikida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (8), pp.1531-1544. </w:t>
+              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.808-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pits.22510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10578-020-01064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140261v1</w:t>
+                <w:t xml:space="preserve">hal-04139668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there young carers in oncology? A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+                <w:t xml:space="preserve">Comment accompagner les jeunes aidants confrontés au cancer d’un proche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5708⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485246v1</w:t>
+                <w:t xml:space="preserve">hal-04142150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Social Withdrawal (Hikikomori) Factors in Adolescents: Understanding the Hikikomori Spectrum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetarian and omnivorous diets: A cross-sectional study of motivation, eating disorders, and body shape perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takatoshi Hikida</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10578-020-01064-8⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104972 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139668v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment accompagner les jeunes aidants confrontés au cancer d’un proche ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Justin</w:t>
+                <w:t xml:space="preserve">What do French school staff know about young carers? A qualitative study about their perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Untas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.93-98. </w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (8), pp.1531-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pits.22510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142150v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarian and omnivorous diets: A cross-sectional study of motivation, eating disorders, and body shape perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there young carers in oncology? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.104972 -. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.1430 - 1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.5708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492736v1</w:t>
+                <w:t xml:space="preserve">hal-03485246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are and are not the burnout moms? A cluster analysis study of French-speaking mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.100091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5890,90 +5890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roskam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Akgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Artavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6109,646 +6109,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de la littérature sur les jeunes aidants : qui sont-ils et comment les aider ?</w:t>
+                <w:t xml:space="preserve">La perspective temporelle des étudiants français en première année d’études supérieures : quels liens avec les stratégies de coping et le sentiment d’efficacité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jarrige</w:t>
+                <w:t xml:space="preserve">H. Kaya Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (3), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142192v1</w:t>
+                <w:t xml:space="preserve">hal-04142175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage problématique des réseaux sociaux chez les jeunes adultes : quels liens avec l’exposition de soi, l’estime de soi sociale et la personnalité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Simion</w:t>
+                <w:t xml:space="preserve">Revue de la littérature sur les jeunes aidants : qui sont-ils et comment les aider ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142181v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective temporelle des étudiants français en première année d’études supérieures : quels liens avec les stratégies de coping et le sentiment d’efficacité ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’usage problématique des réseaux sociaux chez les jeunes adultes : quels liens avec l’exposition de soi, l’estime de soi sociale et la personnalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolf</w:t>
+                <w:t xml:space="preserve">O. Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (3), pp.197-211. </w:t>
+              <w:t xml:space="preserve">, 2020, 65 (3), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142175v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles comorbidités psychiatriques dans la dépendance au cannabis à l’adolescence ? Comparaison de patients consultants et de témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.2-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140418v1</w:t>
+                <w:t xml:space="preserve">hal-04142232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles comorbidités psychiatriques dans la dépendance au cannabis à l’adolescence ? Comparaison de patients consultants et de témoins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (1), pp.2-8. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142232v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome de burnout ou d’épuisement maternel : une revue critique de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6808,90 +6808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive factors for outcome in adolescents with anorexia nervosa: To what extent does parental Expressed Emotion play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Cook-Darzens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6936,252 +6936,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is alexithymia related to cannabis use disorder? Results from a case-control study in outpatient adolescent cannabis abusers</w:t>
+                <w:t xml:space="preserve">Association between Cannabis use, Depression and Apathy: A Study of an Internet Community Sample of Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bungener</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Cebron De Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Archives of Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.001-008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17352/2455-5460.000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141035v1</w:t>
+                <w:t xml:space="preserve">hal-04141215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Cannabis use, Depression and Apathy: A Study of an Internet Community Sample of Young Adults</w:t>
+                <w:t xml:space="preserve">Is alexithymia related to cannabis use disorder? Results from a case-control study in outpatient adolescent cannabis abusers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cebron De Lisle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.001-008. </w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.74-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17352/2455-5460.000015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141215v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperphagie boulimique : liens avec la personnalité et l’émotionnalité</w:t>
               </w:r>
@@ -7252,448 +7252,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional avoidance process in patients with schizophrenia and bipolar disorder. New module: Emotional body's sensations and meta-cognitive work on the interpretation of delusional thinking</w:t>
+                <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Suchocka Capuano</w:t>
+                <w:t xml:space="preserve">Aurélien Ribadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Varescon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.01.2083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (5), pp.384-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154339v1</w:t>
+                <w:t xml:space="preserve">hal-03174643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (5), pp.384-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174643v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional avoidance process in patients with schizophrenia and bipolar disorder. New module: Emotional body's sensations and meta-cognitive work on the interpretation of delusional thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suchocka Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ribadier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">A. Karar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Varescon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ponseti Gaillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Georgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (S1), pp.S562-S562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.01.2083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129903v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (5), pp.384-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141238v1</w:t>
@@ -7795,77 +7795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolo-dépendance, personnalité et symptomatologie anxio-dépressive : la question du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (4), pp.309-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8111,64 +8111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi, coping, soutien social perçu et dépendance au cannabis chez l’adolescent et le jeune adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8215,90 +8215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed emotion in anorexia nervosa: What is inside the “black box”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8355,501 +8355,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estime de soi, soutien social perçu, stratégies de coping, et usage de produits psychoactifs à l’adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonding and Expressed Emotion: Two Interlinked Concepts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solène Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Apfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.404-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000345405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150626v1</w:t>
+                <w:t xml:space="preserve">hal-04141459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding and Expressed Emotion: Two Interlinked Concepts?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estime de soi, soutien social perçu, stratégies de coping, et usage de produits psychoactifs à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (2), pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000345405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04141459v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eighteen months predictive factors of anorexia nervosa (AN) outcome: Does the family emotional climate play a role?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usage de substances chez l’adolescent suivi en addictologie. Comparaison avec des adolescents de la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Godart</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.195-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154385v1</w:t>
+                <w:t xml:space="preserve">hal-04150665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de substances chez l’adolescent suivi en addictologie. Comparaison avec des adolescents de la population générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eighteen months predictive factors of anorexia nervosa (AN) outcome: Does the family emotional climate play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.S155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.04.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150665v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe anorexia nervosa (AN) during adolescence: 54 months outcome predictive factors</w:t>
               </w:r>
@@ -8874,64 +8874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (5), pp.S144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8971,315 +8971,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect dysregulation in cannabis abusers</w:t>
+                <w:t xml:space="preserve">Multimethod alexithymia assessment in adolescents and young adults with a cannabis use disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Haviland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-007-0663-7⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (6), pp.585-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141917v1</w:t>
+                <w:t xml:space="preserve">hal-04141829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimethod alexithymia assessment in adolescents and young adults with a cannabis use disorder</w:t>
+                <w:t xml:space="preserve">Affect dysregulation in cannabis abusers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Corcos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (6), pp.585-592. </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5), pp.274-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2008.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-007-0663-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141829v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9291,269 +9291,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale des étudiants : Quelles relations avec aidance, famille et réussite académique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comment l'empathie se développe-t-elle de l'adolescence au début de l'âge adulte ? Une approche par Generalized Additive Models for Location, Scale and Shape (GAMLSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Villetorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salomé Villetorte</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la SAnté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9ème atelier MODEVAIIA - MODElisation de la Variabilité Inter- et IntrA-individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Roque d'Anthéron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157108v1</w:t>
+                <w:t xml:space="preserve">hal-05126441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'empathie se développe-t-elle de l'adolescence au début de l'âge adulte ? Une approche par Generalized Additive Models for Location, Scale and Shape (GAMLSS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé mentale des étudiants : Quelles relations avec aidance, famille et réussite académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Villetorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème atelier MODEVAIIA - MODElisation de la Variabilité Inter- et IntrA-individuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, La Roque d'Anthéron, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la SAnté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126441v1</w:t>
+                <w:t xml:space="preserve">hal-05157108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pictorial Screening Tool for Children Potentially in Caregiver Situations: Pre-Test Findings</w:t>
               </w:r>
@@ -9677,51 +9677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of emotional support provided by young adult carers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,385 +9766,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976798v1</w:t>
+                <w:t xml:space="preserve">hal-04606257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848320v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606257v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les jeunes aidants : étude exploratoire auprès de psychologies et assistants sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10189,247 +10189,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’est-ce qui différencie l’orthorexie saine de l’orthorexie nerveuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes; Société Française de Psychologie, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2023, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489705v1</w:t>
+                <w:t xml:space="preserve">hal-04848241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui différencie l’orthorexie saine de l’orthorexie nerveuse ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2023, Montpelier, France</w:t>
+              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes; Société Française de Psychologie, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848241v1</w:t>
+                <w:t xml:space="preserve">hal-04489705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidance, fonctionnement familial et empathie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10480,51 +10480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques, difficultés des étudiantes en situation d’aidance : Enquête CAMPUS-CARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,51 +10575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does caring experience shapes vocational choices in higher education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,77 +10670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements d'utilisation des applications scan de produits alimentaires : une étude qualitative en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Francophones de Nutrition, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10765,51 +10765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances des situations d’aidance dans la population étudiante : Enquête CAMPUS-CARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10860,51 +10860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising the physician’s awareness regarding Young Carers in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10955,103 +10955,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
@@ -11080,77 +11080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les adolescents et les jeunes adultes aident-ils ? Évaluation et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11188,90 +11188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11307,277 +11307,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">32nd Congress of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248792v1</w:t>
+                <w:t xml:space="preserve">hal-03248800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Congress of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">10e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248800v1</w:t>
+                <w:t xml:space="preserve">hal-03248792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11595,64 +11595,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between parental burnout, co-parenting and perceived social support in a sample of French parents living in couple : Network and directed acyclic graph analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11716,77 +11716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance à l'exercice physique et orthorexie nerveuse : étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11811,77 +11811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des applications scan de produits alimentaires est-elle associée aux orthorexies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France. 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11915,90 +11915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications scan de produits alimentaires : profil des utilisatrices et pattern d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12023,64 +12023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et Binge Eating Disorder : le rôle des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rives‐lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12148,90 +12148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients facing the choice of renal replacement therapy: What is the role of relatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12273,90 +12273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the role of relatives in treatment choice of patients with advanced chronic kidney disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12433,256 +12433,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes aidants : Quelles sont les connaissances, les représentations et les pratiques des professionnels de santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élèves à l’école, aidants à la maison : les jeunes aidants d’un proche atteint de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transition des adolescents et jeunes adultes porteurs d’une maladie chronique et invalidante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150890v1</w:t>
+                <w:t xml:space="preserve">hal-04150766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élèves à l’école, aidants à la maison : les jeunes aidants d’un proche atteint de cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeunes aidants : Quelles sont les connaissances, les représentations et les pratiques des professionnels de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition des adolescents et jeunes adultes porteurs d’une maladie chronique et invalidante</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.165-184, 2023, 9782813004789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150766v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles de l’usage de substances</w:t>
               </w:r>
@@ -12767,51 +12767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire du rôle de la dépression et de l’apathie dans la compréhension des comportements intensifs de visionnage et de jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mangel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13022,51 +13022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2024.102567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02383-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Cincidda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalhoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Pionni&#233;-Dax" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2023.2232953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Hamasaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Hikida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04116-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lassalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Audier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaganski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13583" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-020-01064-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Justin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0166" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104972" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00909-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142192v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarrige" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.05.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaya Lef&#232;vre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vansimaeys" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bungener" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142232v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cook-Darzens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196820" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Edel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2017.02.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cebron De Lisle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/2455-5460.000015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149217v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khorramian-Pour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suchocka Capuano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponseti Gaillochon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.01.2083" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2016.1234089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.06.031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jahan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.04.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2013.10.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVCLP4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.01.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSR0FN08-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141459v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Apfel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345405" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.185" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W87DXRB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150665v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.132" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3H4TZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-007-0663-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52BZQT22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haviland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2008.05.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H75SH2WN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pich&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Habib" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Vetri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01482-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04151182v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaugue-Finot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151136v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Cincidda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2024.102567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02383-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalhoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Pionni&#233;-Dax" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2023.2232953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lassalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Audier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Hamasaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Hikida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04116-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaganski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13583" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-020-01064-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Justin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00909-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaya Lef&#232;vre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vansimaeys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bungener" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarrige" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.05.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cook-Darzens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196820" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cebron De Lisle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/2455-5460.000015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Edel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2017.02.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149217v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khorramian-Pour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2016.1234089" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154339v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suchocka Capuano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponseti Gaillochon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.01.2083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.06.031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jahan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.04.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2013.10.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVCLP4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Apfel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345405" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.01.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSR0FN08-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.185" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W87DXRB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.132" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3H4TZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haviland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2008.05.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H75SH2WN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141917v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-007-0663-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52BZQT22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pich&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Habib" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Vetri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01482-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04151182v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaugue-Finot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151136v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>