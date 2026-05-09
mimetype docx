--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -659,261 +659,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young carers supporting a relative with cancer: What is the healthcare professionals' knowledge in France? An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.102567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2024.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311605v1</w:t>
+                <w:t xml:space="preserve">hal-04848096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young carers supporting a relative with cancer: What is the healthcare professionals' knowledge in France? An exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, pp.102567. </w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.155-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2024.102567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848096v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and quality of life of 11–15-year-old adolescent young carers in France: a school-based study</w:t>
               </w:r>
@@ -1016,100 +1016,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218395v1</w:t>
@@ -1133,100 +1133,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (1), pp.155-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309872v1</w:t>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,295 +1335,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des fratries de jeunes souffrant de troubles psychiques : une étude qualitative exploratoire</w:t>
+                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chalhoub</w:t>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ipe.2023.2543⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141940v1</w:t>
+                <w:t xml:space="preserve">hal-04161116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Vécu des fratries de jeunes souffrant de troubles psychiques : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ayav</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (1), pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2023.2543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161116v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encountering young caregivers: Attitudes and practices of healthcare professionals caring for cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,4321 +2049,4321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’action d’une équipe mobile de coordination et de liaison en psychiatrie infanto-juvénile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and characteristics of adolescent young carers in France: The challenge of identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (8), pp.2367-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.15162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142137v1</w:t>
+                <w:t xml:space="preserve">hal-04139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+                <w:t xml:space="preserve">Profiles of French young carers taking part in an arts and respite care program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Pasqué</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amarantha Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
+              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hsc.13769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859177v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao-Xian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Seneque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Chatenet</w:t>
+                <w:t xml:space="preserve">Heidi Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554454v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+                <w:t xml:space="preserve">Inga Schwabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Messager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+                <w:t xml:space="preserve">Emmie Verspeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076330v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hanras</w:t>
+                <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19138104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141965v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697584v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the social withdrawal (hikikomori) spectrum in French adolescents: focusing on the differences in pathology and related factors compared with Japanese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Hamasaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Nicolas Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takatoshi Hikida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12888-022-04116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706235v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628034v1</w:t>
+                <w:t xml:space="preserve">hal-03697584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Pasqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04086825v1</w:t>
+                <w:t xml:space="preserve">hal-03859177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l’action d’une équipe mobile de coordination et de liaison en psychiatrie infanto-juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.187-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835122v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saul Becker</w:t>
+                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Seneque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.803614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599506v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term follow‐up of a randomized controlled trial comparing systemic family therapy (FT‐S) added to treatment as usual (TAU) with TAU alone in adolescents with anorexia nervosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Godart</w:t>
+                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpp.13583⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (13), pp.7892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139405v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology healthcare professionals’ knowledge, attitudes, and practices regarding young carers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2022.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139084v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionals’ Awareness of Young Carers in Schools: Results from a French Survey</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114172⟩</w:t>
+              <w:t xml:space="preserve">Obesity Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.100462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298306v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Long‐term follow‐up of a randomized controlled trial comparing systemic family therapy (FT‐S) added to treatment as usual (TAU) with TAU alone in adolescents with anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Kaganski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marriage and Family Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (11), pp.1368-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.13583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265706v1</w:t>
+                <w:t xml:space="preserve">hal-03835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03765546v2</w:t>
+                <w:t xml:space="preserve">hal-03599506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of adolescent young carers in France: The challenge of identification</w:t>
+                <w:t xml:space="preserve">Professionals’ Awareness of Young Carers in Schools: Results from a French Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.15162⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, International Journal of Environmental Research and Public Health, 19 (21), p.14172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139542v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
+                <w:t xml:space="preserve">Oncology healthcare professionals’ knowledge, attitudes, and practices regarding young carers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19138104⟩</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.2524-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2022.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713865v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of French young carers taking part in an arts and respite care program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphania Vivier-Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hsc.13769⟩</w:t>
+              <w:t xml:space="preserve">Marriage and Family Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.362-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138991v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmie Verspeek</w:t>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (7), pp.1705-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851248v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gizem Arikan</w:t>
+                <w:t xml:space="preserve">Patient perspectives on chronic kidney disease and decision-making about treatment. Discourse of participants in the French CKD-REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.1387-1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40620-022-01345-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859240v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Social Withdrawal (Hikikomori) Factors in Adolescents: Understanding the Hikikomori Spectrum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
+                <w:t xml:space="preserve">Végétarisme, végétalisme, véganisme : des comportements (alimentaires) au service de l’identité ? Une étude qualitative en population française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takatoshi Hikida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10578-020-01064-8⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139668v1</w:t>
+                <w:t xml:space="preserve">hal-04142159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment accompagner les jeunes aidants confrontés au cancer d’un proche ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Justin</w:t>
+                <w:t xml:space="preserve">What do French school staff know about young carers? A qualitative study about their perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Untas</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0166⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (8), pp.1531-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.22510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142150v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarian and omnivorous diets: A cross-sectional study of motivation, eating disorders, and body shape perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Social Withdrawal (Hikikomori) Factors in Adolescents: Understanding the Hikikomori Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Pionnié-Dax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takatoshi Hikida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104972⟩</w:t>
+              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.808-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10578-020-01064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492736v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do French school staff know about young carers? A qualitative study about their perceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Comment accompagner les jeunes aidants confrontés au cancer d’un proche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pits.22510⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140261v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there young carers in oncology? A systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetarian and omnivorous diets: A cross-sectional study of motivation, eating disorders, and body shape perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104972 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.5708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485246v1</w:t>
+                <w:t xml:space="preserve">hal-03492736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are and are not the burnout moms? A cluster analysis study of French-speaking mothers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+                <w:t xml:space="preserve">Are there young carers in oncology? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.1430 - 1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.5708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04140260v1</w:t>
+                <w:t xml:space="preserve">hal-03485246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the empirical assessment of orthorexia nervosa through EHQ and clarifying its relationship with BMI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Trinchera</w:t>
+                <w:t xml:space="preserve">Who are and are not the burnout moms? A cluster analysis study of French-speaking mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-020-00909-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.100091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140263v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gizem Arikan</w:t>
+                <w:t xml:space="preserve">Optimizing the empirical assessment of orthorexia nervosa through EHQ and clarifying its relationship with BMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Artavia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Trinchera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.58-79. </w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.649-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42761-020-00028-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40519-020-00909-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265751v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétarisme, végétalisme, véganisme : des comportements (alimentaires) au service de l’identité ? Une étude qualitative en population française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Artavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.273-288. </w:t>
+              <w:t xml:space="preserve">Affective Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.58-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42761-020-00028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142159v1</w:t>
+                <w:t xml:space="preserve">hal-03265751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective temporelle des étudiants français en première année d’études supérieures : quels liens avec les stratégies de coping et le sentiment d’efficacité ?</w:t>
+                <w:t xml:space="preserve">Revue de la littérature sur les jeunes aidants : qui sont-ils et comment les aider ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kaya Lefèvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Wolf</w:t>
+                <w:t xml:space="preserve">E. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.002⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142175v1</w:t>
+                <w:t xml:space="preserve">hal-04142192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de la littérature sur les jeunes aidants : qui sont-ils et comment les aider ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perspective temporelle des étudiants français en première année d’études supérieures : quels liens avec les stratégies de coping et le sentiment d’efficacité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kaya Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jarrige</w:t>
+                <w:t xml:space="preserve">J. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (3), pp.215-229. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (3), pp.197-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142192v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage problématique des réseaux sociaux chez les jeunes adultes : quels liens avec l’exposition de soi, l’estime de soi sociale et la personnalité ?</w:t>
               </w:r>
@@ -6434,1438 +6434,1438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles comorbidités psychiatriques dans la dépendance au cannabis à l’adolescence ? Comparaison de patients consultants et de témoins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive factors for outcome in adolescents with anorexia nervosa: To what extent does parental Expressed Emotion play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Phan</w:t>
+                <w:t xml:space="preserve">Solange Cook-Darzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Edel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Corcos</w:t>
+                <w:t xml:space="preserve">Sophie Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0196820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142232v1</w:t>
+                <w:t xml:space="preserve">hal-04140413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles comorbidités psychiatriques dans la dépendance au cannabis à l’adolescence ? Comparaison de patients consultants et de témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.2-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140418v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome de burnout ou d’épuisement maternel : une revue critique de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.612.0421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142208v1</w:t>
+                <w:t xml:space="preserve">hal-04140418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors for outcome in adolescents with anorexia nervosa: To what extent does parental Expressed Emotion play a role?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+                <w:t xml:space="preserve">Le syndrome de burnout ou d’épuisement maternel : une revue critique de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Faucher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0196820. </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (2), pp.421-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.612.0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140413v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Cannabis use, Depression and Apathy: A Study of an Internet Community Sample of Young Adults</w:t>
+                <w:t xml:space="preserve">Hyperphagie boulimique : liens avec la personnalité et l’émotionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cebron De Lisle</w:t>
+                <w:t xml:space="preserve">M. Khorramian-Pour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.001-008. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.114-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17352/2455-5460.000015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141215v1</w:t>
+                <w:t xml:space="preserve">hal-04149217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is alexithymia related to cannabis use disorder? Results from a case-control study in outpatient adolescent cannabis abusers</w:t>
+                <w:t xml:space="preserve">Association between Cannabis use, Depression and Apathy: A Study of an Internet Community Sample of Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bungener</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Cebron De Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Archives of Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.001-008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17352/2455-5460.000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141035v1</w:t>
+                <w:t xml:space="preserve">hal-04141215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperphagie boulimique : liens avec la personnalité et l’émotionnalité</w:t>
+                <w:t xml:space="preserve">Is alexithymia related to cannabis use disorder? Results from a case-control study in outpatient adolescent cannabis abusers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khorramian-Pour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (2), pp.114-119. </w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.74-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149217v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ribadier</w:t>
+                <w:t xml:space="preserve">Végétarisme, végétalisme, véganisme : aspects motivationnels et psychologiques associés à l’alimentation sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.726-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174643v1</w:t>
+                <w:t xml:space="preserve">hal-04149417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (5), pp.384-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129903v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional avoidance process in patients with schizophrenia and bipolar disorder. New module: Emotional body's sensations and meta-cognitive work on the interpretation of delusional thinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varescon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.01.2083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (5), pp.384-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154339v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotional avoidance process in patients with schizophrenia and bipolar disorder. New module: Emotional body's sensations and meta-cognitive work on the interpretation of delusional thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suchocka Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponseti Gaillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Georgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (S1), pp.S562-S562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.01.2083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141238v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétarisme, végétalisme, véganisme : aspects motivationnels et psychologiques associés à l’alimentation sélective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+                <w:t xml:space="preserve">Personality and Defense Styles: Clinical Specificities and Predictive Factors of Alcohol Use Disorder in Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (5), pp.384-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02791072.2016.1234089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.06.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149417v1</w:t>
+                <w:t xml:space="preserve">hal-04141238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolo-dépendance, personnalité et symptomatologie anxio-dépressive : la question du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (4), pp.309-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,359 +8092,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estime de soi, coping, soutien social perçu et dépendance au cannabis chez l’adolescent et le jeune adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressed emotion in anorexia nervosa: What is inside the “black box”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berthoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (3), pp.255-262. </w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150559v1</w:t>
+                <w:t xml:space="preserve">hal-04141375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressed emotion in anorexia nervosa: What is inside the “black box”?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estime de soi, coping, soutien social perçu et dépendance au cannabis chez l’adolescent et le jeune adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04141375v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding and Expressed Emotion: Two Interlinked Concepts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solène Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Apfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8508,64 +8508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi, soutien social perçu, stratégies de coping, et usage de produits psychoactifs à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (2), pp.107-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8605,251 +8605,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de substances chez l’adolescent suivi en addictologie. Comparaison avec des adolescents de la population générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eighteen months predictive factors of anorexia nervosa (AN) outcome: Does the family emotional climate play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.S155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.04.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150665v1</w:t>
+                <w:t xml:space="preserve">hal-04154385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eighteen months predictive factors of anorexia nervosa (AN) outcome: Does the family emotional climate play a role?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usage de substances chez l’adolescent suivi en addictologie. Comparaison avec des adolescents de la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Godart</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.195-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04154385v1</w:t>
+                <w:t xml:space="preserve">hal-04150665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe anorexia nervosa (AN) during adolescence: 54 months outcome predictive factors</w:t>
               </w:r>
@@ -8861,77 +8861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (5), pp.S144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8990,90 +8990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimethod alexithymia assessment in adolescents and young adults with a cannabis use disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Haviland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (6), pp.585-592. </w:t>
@@ -9136,90 +9136,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affect dysregulation in cannabis abusers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5), pp.274-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9291,269 +9291,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'empathie se développe-t-elle de l'adolescence au début de l'âge adulte ? Une approche par Generalized Additive Models for Location, Scale and Shape (GAMLSS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé mentale des étudiants : Quelles relations avec aidance, famille et réussite académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Villetorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème atelier MODEVAIIA - MODElisation de la Variabilité Inter- et IntrA-individuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, La Roque d'Anthéron, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la SAnté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126441v1</w:t>
+                <w:t xml:space="preserve">hal-05157108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale des étudiants : Quelles relations avec aidance, famille et réussite académique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment l'empathie se développe-t-elle de l'adolescence au début de l'âge adulte ? Une approche par Generalized Additive Models for Location, Scale and Shape (GAMLSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Villetorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salomé Villetorte</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la SAnté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9ème atelier MODEVAIIA - MODElisation de la Variabilité Inter- et IntrA-individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Roque d'Anthéron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157108v1</w:t>
+                <w:t xml:space="preserve">hal-05126441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pictorial Screening Tool for Children Potentially in Caregiver Situations: Pre-Test Findings</w:t>
               </w:r>
@@ -9677,51 +9677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of emotional support provided by young adult carers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,1637 +9766,1637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aidance, fonctionnement familial et empathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Séminaire CRISIS : Être étudiant et aidant : quels enjeux à l’université ? Place de l’aidance dans la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606257v1</w:t>
+                <w:t xml:space="preserve">hal-04489797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976798v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848320v1</w:t>
+                <w:t xml:space="preserve">hal-03976798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les jeunes aidants : étude exploratoire auprès de psychologies et assistants sociaux.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356734v1</w:t>
+                <w:t xml:space="preserve">hal-04848320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui différencie l’orthorexie saine de l’orthorexie nerveuse ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hanras</w:t>
+                <w:t xml:space="preserve">Accompagner les jeunes aidants : étude exploratoire auprès de psychologies et assistants sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2023, Montpelier, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848241v1</w:t>
+                <w:t xml:space="preserve">hal-04356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’est-ce qui différencie l’orthorexie saine de l’orthorexie nerveuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes; Société Française de Psychologie, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2023, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489705v1</w:t>
+                <w:t xml:space="preserve">hal-04848241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidance, fonctionnement familial et empathie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CRISIS : Être étudiant et aidant : quels enjeux à l’université ? Place de l’aidance dans la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en-Procence, France</w:t>
+              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes; Société Française de Psychologie, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489797v1</w:t>
+                <w:t xml:space="preserve">hal-04489705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques, difficultés des étudiantes en situation d’aidance : Enquête CAMPUS-CARE</w:t>
+                <w:t xml:space="preserve">Raising the physician’s awareness regarding Young Carers in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée de l'aide psychosociale aux aidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959250v1</w:t>
+                <w:t xml:space="preserve">hal-04317185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does caring experience shapes vocational choices in higher education?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Connaissances des situations d’aidance dans la population étudiante : Enquête CAMPUS-CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Research on Adolescence conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Research on Adolescence, Aug 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">13ème Journée de l'aide psychosociale aux aidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970035v1</w:t>
+                <w:t xml:space="preserve">hal-03959253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements d'utilisation des applications scan de produits alimentaires : une étude qualitative en psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hanras</w:t>
+                <w:t xml:space="preserve">Problématiques, difficultés des étudiantes en situation d’aidance : Enquête CAMPUS-CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Francophones de Nutrition, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">13ème Journée de l'aide psychosociale aux aidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724079v1</w:t>
+                <w:t xml:space="preserve">hal-03959250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances des situations d’aidance dans la population étudiante : Enquête CAMPUS-CARE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Does caring experience shapes vocational choices in higher education?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée de l'aide psychosociale aux aidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Association of Research on Adolescence conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Research on Adolescence, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959253v1</w:t>
+                <w:t xml:space="preserve">hal-03970035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising the physician’s awareness regarding Young Carers in oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Comportements d'utilisation des applications scan de produits alimentaires : une étude qualitative en psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Francophones de Nutrition, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317185v1</w:t>
+                <w:t xml:space="preserve">hal-04724079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Speyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470342v1</w:t>
+                <w:t xml:space="preserve">hal-03248809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les adolescents et les jeunes adultes aident-ils ? Évaluation et spécificités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+                <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827497v1</w:t>
+                <w:t xml:space="preserve">hal-03470342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Legrand</w:t>
+                <w:t xml:space="preserve">Comment les adolescents et les jeunes adultes aident-ils ? Évaluation et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+              <w:t xml:space="preserve">11 congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248809v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11438,90 +11438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11595,103 +11595,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between parental burnout, co-parenting and perceived social support in a sample of French parents living in couple : Network and directed acyclic graph analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Parental Burnout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11716,51 +11716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance à l'exercice physique et orthorexie nerveuse : étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11811,51 +11811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des applications scan de produits alimentaires est-elle associée aux orthorexies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11928,51 +11928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications scan de produits alimentaires : profil des utilisatrices et pattern d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12023,64 +12023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et Binge Eating Disorder : le rôle des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rives‐lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12148,103 +12148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients facing the choice of renal replacement therapy: What is the role of relatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
@@ -12273,90 +12273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the role of relatives in treatment choice of patients with advanced chronic kidney disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12439,77 +12439,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élèves à l’école, aidants à la maison : les jeunes aidants d’un proche atteint de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12577,51 +12577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Pilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12662,212 +12662,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles de l’usage de substances</w:t>
+                <w:t xml:space="preserve">Étude exploratoire du rôle de la dépression et de l’apathie dans la compréhension des comportements intensifs de visionnage et de jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Gaugue-Finot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Dunod, Collection Univers Psy. </w:t>
+                <w:t xml:space="preserve">Nicolas Mangel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck collection Questions de personne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopathologie cognitive : enfant, adolescent et adulte</w:t>
+              <w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151182v1</w:t>
+                <w:t xml:space="preserve">hal-04151136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire du rôle de la dépression et de l’apathie dans la compréhension des comportements intensifs de visionnage et de jeux vidéo</w:t>
+                <w:t xml:space="preserve">Les troubles de l’usage de substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mangel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">De Boeck collection Questions de personne. </w:t>
+                <w:t xml:space="preserve">Justine Gaugue-Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, Collection Univers Psy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t>
+              <w:t xml:space="preserve">Psychopathologie cognitive : enfant, adolescent et adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151136v1</w:t>
+                <w:t xml:space="preserve">hal-04151182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13022,51 +13022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Cincidda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2024.102567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02383-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalhoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Pionni&#233;-Dax" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2023.2232953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lassalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Audier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Hamasaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Hikida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04116-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaganski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13583" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-020-01064-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Justin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00909-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaya Lef&#232;vre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vansimaeys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bungener" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarrige" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.05.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cook-Darzens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196820" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cebron De Lisle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/2455-5460.000015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Edel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2017.02.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149217v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khorramian-Pour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2016.1234089" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154339v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suchocka Capuano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponseti Gaillochon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.01.2083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.06.031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jahan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.04.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2013.10.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVCLP4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Apfel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345405" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.01.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSR0FN08-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.185" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W87DXRB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.132" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3H4TZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haviland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2008.05.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H75SH2WN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141917v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-007-0663-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52BZQT22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pich&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Habib" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Vetri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01482-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04151182v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaugue-Finot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151136v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Cincidda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2024.102567" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02383-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chalhoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Pionni&#233;-Dax" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2543" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2023.2232953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Hamasaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Hikida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04116-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lassalle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Audier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaganski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13583" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765546v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01345-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-020-01064-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Justin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0166" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104972" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-00909-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142192v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarrige" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaya Lef&#232;vre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vansimaeys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bungener" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.05.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140413v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cook-Darzens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196820" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corcos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khorramian-Pour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cebron De Lisle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/2455-5460.000015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Edel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2017.02.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04149417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.06.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2016.1234089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suchocka Capuano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponseti Gaillochon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.01.2083" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141238v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jahan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2013.10.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVCLP4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.04.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Apfel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345405" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.01.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSR0FN08-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.185" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W87DXRB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150665v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04154360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.132" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3H4TZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haviland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2008.05.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H75SH2WN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141917v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-007-0663-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52BZQT22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pich&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Habib" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Vetri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724079v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01482-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04151182v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaugue-Finot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>