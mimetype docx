--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,21573 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...21521 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Doré Antoine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dore-antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2301-6705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162005504</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=q_zhWxIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In or out of the niche: the case of France’s parti animaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Savinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-026-00316-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making soils into carbon sinks. A sociology of soil carbon quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does coexistence mean? Insight from place‐based trajectories of pastoralists and bears encounters in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Culos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Figari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.70000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups to decarbonize agriculture? Empirical elucidation of the promise of ecologization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (1), pp.199-223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-024-00213-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre les vaches à leur place.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/GEOREGARDS.2023.016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en marché du « progrès génétique » : le cas de la sélection et de la reproduction des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), 12p. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224219v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition of the French institutional food services: a multi-level perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 381, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting French rabbit farmers’ adoption of pro-welfare innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.249-265. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2022.17882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrapolitique des paniques morales : faire face et faire sens de « la guerre du loup »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.165-188. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.041.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How institutional food services can contribute to sustainable agrifood systems? Investigating legume serving, cooking and sourcing through France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.297-318. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00146-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTELO -Evaluer et promouvoir des stratégies alimentaires plus autonomes et économes en élevage ovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (janvier), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1p32-7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédation du loup nuit à la santé des bergers et des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Pâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00115-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De différences en différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (7), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Culture sans artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), pp.235-260. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - À l’école des bêtes. À propos de : Dominique Guillo, Les Fondements oubliés de la culture. Une approche écologique, Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et incidence des animaux dans les familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place and effect of animals in families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations &amp;quot;organizational'? The de-scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508416670249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Kohn, Comment pensent les forêts. Vers une anthropologie au-delà de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.299-314. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage : des performances mises à l’index…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pean-Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mai (1), pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les liens entre qualification et gestion des ressources : une analyse comparative d’instruments de gestion des végétations en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), 18 p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes human-animal relations “organizational”? The De-Scription of anthrozootechnical agencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête sociologique à l’épreuve de l’environnement. Comprendre la nature et l’action en train de se faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention aux loups ! L'ambivalence de la menace et de sa mesure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.151.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles questions émergentes pour les politiques publiques de biodiversité en France métropolitaine ? Résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Conversy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.266-274. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2015047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chazoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Loucougaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 221, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir la vigilance. Les objets-frontière-transitionnel dans la pérennisation des dispositifs de surveillance des « soldats de Dieu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.189-212. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.027.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire politique avec les animaux. Négocier avec des loups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups et élevages : une coexistence &amp;quot;compromettante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice des biopolitiques. Conditions matérielles et ontologiques de la gestion gouvernementale d’une population animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.837-855. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.021.0837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups et élevages : une coexistence « compromettante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (63), pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ion, S'engager dans une société d'individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/9794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la grande faune sauvage? Scientifiques, éleveurs, écologistes et politiques doivent apprendre à dialoguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la grande faune sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade dans les mondes vécus. Les animaux peuvent-ils être des interlocuteurs de l'enquête socio-anthropologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.108.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir politique des corps recomposés : la circulation des animaux dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XLII, pp.181-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade dans les mondes vécus. Les animaux peuvent-ils être des interlocuteurs de l'enquête socio-anthropologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (2), pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer une prolifération. Peut-on composer avec les criquets pèlerins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.119-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer une prolifération. Peut-on composer avec les criquets pèlerins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.119-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups dans l'espace public français : petite leçon de vivre ensemble ou non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Panoptique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the taxonomy and distribution of Rodentia (Mammalia) from the western and coastal regions of Guinea West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11250000802616817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mélard (éd.), Écologisation. Objets et concepts intermédiaires. Bruxelles, Peter Lang, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups dans l'espace public français : petite leçon de vivre ensemble…ou non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Panoptique.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des invasions de criquets pèlerins : analyse socio-technique d'un dispositif de gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdallahi Ould Babah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.457-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-technical analysis of a preventive management strategy against Desert Locust invasions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdallahi Ould Babah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.457-464. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des invasions de criquets pèlerins : analyse socio-technique d'un dispositif de gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ould Babah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.457-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation of Abundance and Lassa Virus Prevalence in Mastomys natalensis in Guinea, West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Koulemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soropogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 797, pp.128, 2023, Repères, 978-2-348-06801-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger, un sacré métier. Travail salarié en milieu pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardère éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104p., 2022, 9782376490234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.165, 2014, Synthèses, 978-2-7592-2135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 174 p., 2014, Synthèses (Quae), 9782759221356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay, S’il te plaît, dessine-moi une institution. Paris, Editions Glyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">81, pp.117-119, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment séquestrer le carbone sous nos pieds ? Les promesses climatiques du secteur agricole face à l’instabilité biogéochimique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Ronsin; Germain Meulemans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation en mouvement : savoirs, pratiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et Culture, une opposition caduque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bidois et Marion Charpenel (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant. Clefs concours Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2026, 9782384281077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologisation des rapports récréatifs aux animaux dits &amp;quot;sauvages&amp;quot; ? Un regard sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Perrin-Malterre, Laine Chanteloup, Julien Dellier, Mathieu Garel, Anne Loison (coordinateurs scientifiques). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759241354. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, ours, lynx sont les boucs émissaires des mondes ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Lechien, Benoît Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les mondes ruraux : Le rural : des vaches et des champs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cavalier bleu, 2025, Collection Idées reçues, 979-10-318-0740-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire dans un monde infecté ! Les lapins à l'épreuve du déconfinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Ducrot (coordination éditoriale), Nicolas Fortané (coordination éditoriale), Mathilde Paul (coordination éditoriale). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires en santé animale. Dialogue entre sciences sociales et vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-75, 2024, 978-2-7592-3971-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage extensif face à la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par Nathalie Joly, Lucie Dupré et Sandrine Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une agriculture à l’autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE; Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2023, 9782759236060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Debril (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2023, EcoPolis, 9782875749079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Debril (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-260, 2023, EcoPolis, 9782875749079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les manières de savoir et de gouverner la nature par les nombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Debril (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l'environnement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-59, 2023, 9782875749079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour décider ou l’équipement scientifique du droit de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Debril (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l'environnement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Peter Lang, pp.169-194, 2023, Série: EcoPolis, 9782875749079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleveurs et gardiens de troupeaux face aux loups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonné par Samuel Julhe, Sylvie Jurion, Glenn Mainguy, Djaouida Séhili, Delphine Thivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Nouvelle Aquitaine, pp.190-208, 2022, 979-10-353-1988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et controverses relatives aux modes d’encadrement social du travail dans les mondes pastoraux. Éléments d’analyse exploratoire sur le cas des bergers salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berger, un sacré métier. Travail salarié en milieu pastoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadère éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782376490234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-vacher, un salarié bien particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berger, un sacré métier. Travail salarié en milieu pastoral : Attractivité, vivabilité, pérennité des métiers (Séminaires AFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadère, Avignon; AFP : Association française de Pastoralisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2022, Actes Séminaire de l'AFP : Association française de Pastoralisme, 978-2376490234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction d'un régime salarial adapté au pastoralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berger, un sacré métier. Travail salarié en milieu pastoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardère éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782376490234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-technique des changements induits par le développement du croisement laitier dans les pratiques des professionnels de l'élevage bovin lait français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Quenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.490-491, 2020, 978-2271124272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rj54-wn87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle autocratie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et agroalimentaires : Entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 435 p., 2017, Synthèses (Quae), 978-2-7592-2615-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux comme révélateurs et passeurs de frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarités entre natures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 396 p., 2016, EcoPolis (Bruxelles), 9782875743473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie écologique : des actions par et/ou pour le vivant, intégrées dans un projet d’ingénierie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ? Rey, F., Gosselin, F. et Doré, A. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.7-13, 2014, Synthèses, 978-2-7592-2135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie au service de l’ingénierie : organisation d’un collectif scientifique et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 165 p., 2014, Synthèses, 978-2-7592-2135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires humains, territoires animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et territoires. Concepts, méthodes, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 281 p., 2014, Ecoles-chercheurs INRA, 2-7380-1364-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie au service de l’ingénierie : l’organisation d’un collectif scientifique et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ? Rey, F., Gosselin, F. et Doré, A. (coord.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.139-149, 2014, Synthèses, 978-2-7592-2135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire dans les méandres des publics : quand les &amp;quot;méchants loups&amp;quot; resurgissent du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser le sauvage grâce au retour du loup. Les sciences humaines interpellées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, 254 p., 2010, Bibliothèque du Pôle Rural, 2951079664 978-2951079663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire dans les méandres des publics : quand les &amp;quot;méchants loups&amp;quot; ressurgissent du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Moriceau; Philippe Madeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser le sauvage grâce au retour du loup. Les sciences humaines interpellées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.75-89, 2010, 978-2-95107-966-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key roles of economic and social organization, producer and consumer behaviour towards a HAFEN (Health-Agriculture-Environment-Food Nexus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of stakeholder attitudes towards bio bank management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klaffenböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warwick Wainwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock, ICAR and Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sociologique de la mise en œuvre du « Bon diagnostic carbone » (2021-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ou contre la cause animale : là n’est pas la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 3: Face aux loups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups : il est urgent d’anticiper la prédation dans tous les départements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;malades du loup&amp;quot; : une étude révèle les effets des attaques sur la santé des éleveurs et des bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Sud Radio: Face aux loups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, cauchemars... une étude sur l’impact des attaques de loups sur la santé des bergers et éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’angoisse gagne les éleveurs et bergers victimes de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux loups. Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet COOPIGEN &amp;quot;Coopérations et Innovations Génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire n° 2 : projet de Recherche Écoquartier NEXUS Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2/3, Université Grenoble Alpes, CNRS, Grenoble Ecole de management. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et recomposition des identités professionnelles des éleveurs dans le parc naturel régional du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoquartier NEXUS Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification écologique et redéfinition des identités professionnelles dans les mondes de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification écologique et redéfinition des identités professionnelles dans les mondes de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un modèle de diagnostic des interactions entre structures paysagères, infrastructures de transports terrestres et espèces emblématiques : le cas du Lynx dans le massif jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un modèle de diagnostic des interactions entre structures paysagères, infrastructures de transports terrestres et espèces emblématiques. Le cas du Lynx dans le massif jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhela Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] inra. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique comparative des méthodes d’estimation des facteurs associés aux collisions routières. Application au cas du lynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mauz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des bâtiments et des réseaux du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouvier-Patron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de synthèse - Atelier interdisciplinaire « Energie dans l’habitat, les réseaux et les territoires » - Gilles Debizet (Université Grenoble1 – PACTE) ; Stéphane Ploix (Grenoble INP – GSCOP) ; Olivier Baverel (ENSAG). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des loups dans la Cité. Éléments d'écologie pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat de Sociologie, IEP des Paris Doctorat de Sciences et gestion de l'environnement,Université de Liège,BEL, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02595660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et cause animale : historiciser les Critical Animal Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique animale et interspécificité. Emanciper les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Santé et conditions de travail dans un contexte de prédation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'agriculture France - Séminaire des chargés d’études économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Construction de l'État et genèses du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Carbone-Café</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des animaux des sujets. Les épistémès de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Sciences et mobilisations écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 3/Triangle et Paris 1/CESSP, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause animale et rapport aux savoirs. Subjectivation, scientifisation et relation circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SHS et le solutionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weisbein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Espace des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SANTAL du CERTOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chambres d’agriculture dans l’action publique climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès national de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Santé et conditions de travail dans un contexte de prédation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage - UMT Pasto &amp; RMT Travail, May 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale : légitimation d’une entreprise de représentation politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Discuter des dominations et des émancipations à partir de la frontière animal/humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stray cattle in Corsica. Study of an awkward notion and awkward animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals, Streets, and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Sep 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSA - Politique de la Prévention du Mal-Etre Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec les loups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-conférence - Cinéma Utopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Tournefeuille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Léopard des neiges (Pema Tseden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinéma Utopia, Sep 2024, Tournefeuille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures de l'aventure en plein-air. Vers une écologisation des pratiques récréa-sportives en nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parti animaliste en France : nouvel objet ou nouveau modèle d’analyse des partis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Savinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th World Congress of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSA, Jul 2023, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment séquestrer un carbone en libre circulation? Les promesses climatiques du secteur agricole face à l’instabilité biogéochimique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l'UMR Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet PAACTe - Diagnostic des résiliences de la filière PAstorAle en OCciTanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature, un terrain de jeux sérieux ! Quand les animaux changent la donne (ou non)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Cohabitation entre pratiques récréatives et faune sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on envisager une agriculture sans élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univershifté 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shift Project, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation des connaissances relatives au Bien-Etre Animal au sein d'un Living-Lab : le cas du Living-Lab Lapin (3L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallino-Visman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC 19èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, motivations et résistance au changement concernant la réglementation sur le BEA chez les éleveurs de LAPINS français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche cunicole 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itavi; INRAE; ASFC, Mar 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café de la Recherche - MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Collectif de scientifiques en réflexion sur le bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminiaire de l'UMT Pasto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistible flexibilité ontologique des animaux – les sciences sociales face à l’exercice du porte-parolat pour les bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles catégories pour les sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie européenne des relations entre humains et animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre hommes et loups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, les mots sur les maux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNA Loup et activités d'élevage - GT Métier de berger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Sociologie de la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IPRAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04351611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment séquestrer le carbone sous nos pieds ? Les promesses climatiques du secteur agricole face à l’instabilité biogéochimique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dés)ordres écologiques, (dés)ordres sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Judde de Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Espace des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;malades du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des services SST de la MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “Start-ups” pour “décarboner” l’agriculture ? Sociologie politique d’une promesse d’écologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Start-ups” to “decarbonize” agriculture? The political sociology of a greening promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Governance Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Natural Resources and the Environment - Cornell University, Sep 2022, Cornell, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;malades du loup&amp;quot; : socio-anthroplogie des effets de la prédation sur la santé des éleveurs et bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Santé et Politiques », UMR TRIANGLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre part sauvage, la controvers du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parascience - Festival international du film scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;malades du loup&amp;quot; : socio-anthroplogie des effets de la prédation sur la santé des éleveurs et bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire COADAPHT - Réseau de chercheurs sur les processus de coadaptation entre prédateurs et humains dans leurs territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “Start-ups” pour “décarboner” l’agriculture ? Sociologie politique d’une promesse d’écologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « startups » pour décarboner l’agriculture ? Sociologie d’une catégorie performative d’économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics of decarbonisation. Investigating the carbon-related transformations of production activities, organizations and sectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ animal d’ élevage dans le champ du droit : entre porteur de risque et être sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies et limites d'une comparaison des (dé)prédations terrestre et marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)prédations marines ? État des recherches en sciences sociales et approches comparatives des territoires, des savoirs et des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en risque d'un pathogène : la trajectoire scientifico-économique d’Aphanomyces euteiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle SPECIFICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage extensif ou divagation ? Les animaux en liberté sous le feu de la critique en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux proches, animaux distants : : UNE HISTOIRE ENTRE COLLECTIFS ET INDIVIDUS (DE LA PRÉHISTOIRE AU XXIE SIÈCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la présence des loups sur la santé des éleveurs. Une étude socio-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des élus de la MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judiciarisation des relations humains-animaux et ses effets sur les acteurs de l’élevage. Le cas des infractions en matière de santé et de bien-être des animaux d’élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler les vulnérabilités : les mondes de l’élevage face au loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matériaux et méthodes » des SHS - Atelier participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire COADAPHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en marché des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IPRAZ - Relations anthropozoologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux loups. Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux des Caisses MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement comme facteur controversé de professionnalisation. Les politiques de conservation de la nature et la reconfiguration des mondes pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « malades du loup » : retour sur la carrière morale des éleveurs et bergers confrontés à la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal d'élevage dans le champ du droit : entre porteur de risque sanitaire et être sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 èmes Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’insertion des animaux dans les familles. Une revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Líbano Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AISLF - CR 08 Sociologie de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tunis [en ligne], Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03444111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal d'élevage dans le champ du droit : entre porteur de risque sanitaire et être sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plat végétarien en restauration collective : Quelles pratiques et quels regards des professionnels en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions écologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique de la MSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation de la restauration collective : analyse socio-historique de la transition du secteur en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée de recherche interdisciplinaire - Pratiques alimentaires, santé et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger salarié, une profession comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail salarié en milieu pastoral .Quelles attractivité, vivabilité et pérennité pour les métiers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologisation des relations entre agriculture et alimentation. Débats et controverses sur la place des produits animaux et végétaux dans les systèmes agri-alimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences-recherche Isthia-Certop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations des relations entre production agricole et alimentation. Controverses et pratiques de rééquilibrage entre produit animaux et végétaux en restauration collective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'Institut Paul Bocuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation génomique comme réponse à “la question animale” : économie morale d’une biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy – Sciences, techniques et agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable diets in institutional food services. A sociotechnical study of legumes serving, cooking and sourcing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (in)visible la cause animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et expertises dans les mondes politiques et sociaux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting agroecological transition as a (re)entanglement process. A political economy of feed self-sufficiency in livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical surveys about animal gene banks in France and in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Seminar of CRB-Anim Infrastructure: Domestic Animals, Biobanks and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et politiques de la végétarisation des conduites alimentaires. Analyse de la construction des repères nutritionnels du Programme National Nutrition Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS "L’écologisation de l’agriculture et de l’alimentation au cœur des interactions entre science, politique et société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, redesigning and improving feed self-sufficiency in livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laporte-Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers la pratique du croisement entre races laitières en élevage bovin lait en France : un processus de désalignement-réalignement entre développement professionnel et professionnalisation des éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Quenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire ENSFEA "Changement et Professionnalisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de la génétique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Usages, Techniques et Marchés » - CERTOP &amp; LISST de l’Université Toulouse – Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à Venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures du biocapitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée d'étude du groupe SPoC "Structures politique du capitalisme" de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "le vivant dans la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'Espace des Sciences Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Espace des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the place of legumes in public health nutrition and food policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2020 LegValue First Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause animale est-elle soluble dans la question environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la sélection génomique sur le fonctionnement des filières et des acteurs de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS AGENAE et Elevages Demain - Comment associer sciences biotechniques et sciences sociales et humaines pour les élevages de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La standardisation comme technologie d’enrichissement ? Le cas de la mise en marché des ressources génétiques animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERTOP Le Séminaire 2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing and managing animals by standards and information infrastructures. The case of the genomic (R)evolution in dairy cattle breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. AgreenSkills Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins, des débuts de la sélection génomique à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme SelGen - Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Clichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobanks as mediating infrastructures for conservation? The case of Animal Genetic Resources (AnGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Conference : Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Science and Technology (EASST). INT., Aug 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tournant ontologique dans les STS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Espace des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution numérique et génomique de la sélection dans les exploitations laitières. Regard des Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontre ESOF : "Transformation numérique des agrochaînes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Relations humains/animaux : enjeux contemporains". - Laboratoire d'Anthropologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser nos rapports aux animaux ? Les agencements anthropozootechniques à l'épreuve des organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAS « Relations hommes/animaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Que font les non-humains à la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux comme révélateurs et passeurs de frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarités entre natures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cerisy-la-Salle, France. pp.117--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing and Managing Animals by Standards and Information Infrastructures: The Case of the Genomic (R)evolution in Dairy Cattle Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker series of the UCLA Institute for Society and Genetics (Epidapo lab - UMI 3663 CNRS and UCLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California Los Angeles (UCLA). USA., Jun 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing and Managing Animals by Standards and Information Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker series of the Department of Sociology, College of Social Science, Michigan State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michigan State University [East Lansing]. USA., Apr 2016, East-Lansing, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme des moutons ? Contestation et mobilisation du monde pastoral face au retour des loups en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales et la question des déterminismes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Judde de Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Structurations des Mondes Sociaux. FRA., Feb 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement de la coexistence entre élevage et prédateurs. Vers un coapprentissage de la conflictualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Ce que l'environnement fait aux conflits, et vice versa. Les luttes écologiques d'aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Universitaire Jean-François Champollion. Albi, FRA., May 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice des biopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Savoirs, Réseaux et Médiations" du LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des théories de la modernisation écologique. Pour une analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Modernisation écologique" de l'UMR AGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications politiques de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Structurations des Mondes Sociaux. FRA., Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy coordination in eco-districts: The multi-disciplinary NEXUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane La Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ambroise-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice-Istambul, Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique animale à l'ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Métaprogramme SELGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf management and politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker series of Animal Studies at Michigan State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michigan State University [East Lansing]. USA., Sep 2015, East-Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous bêtes ? Cinéma-Conférence-Débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival "Cinéma Rencontres" de Bergerac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association culturelle Tapages. FRA., Apr 2015, Bergerac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, génétique, neurosciences et sciences du vivant. Quelles données, quels discours, quel dialogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glesener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Histoire, génétique, neurosciences et sciences du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). FRA., Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever et nourrir des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Toulouse. Toulouse, FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations et Innovations Génomiques. Exemples de contributions SHS du Métaprogramme SELGEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Selgen 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tribunal du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Longis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival La Novéla fête connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification écologique et redéfinition des identités professionnelles dans les mondes de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention aux loups !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival La Novéla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Toulouse. Toulouse, FRA., Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires humains, territoires animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs "Regards croisés sur les interactions entre élevage et territoire, Approches, méthodes et outils"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir politique des loups. Pour une description des agencements anthropozootechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Société(s) et nature(s) : savoirs et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (EHESS). FRA., Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambivalences de la gestion des loups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire de la Tour du Valat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche de la Tour du Valat (CRTV). Arles, FRA., Sep 2014, La Tour du Valat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociétaux pour les ressources génétiques animales dans CRB-Anim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centres de Ressources Biologiques pour les Animaux Domestiques (CRB-Anim). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public, l’individu et l’expérience des mondes (en) communs : lire Dewey au prisme d’une controverse environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La consistance des êtres collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et redéfintion des façon d'être éleveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Irstea "Professions à l'épreuve de l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des troupeaux : une affaire publique ? Contestation et mobilisation du monde pastoral face au retour des loups en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d'agriculture : pratiques, débats publics et critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France National Report 2012, ICES Working Group on Introduction and Transfers of Marine Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Curd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introduction and Transfers of Marine Organisms (WGITMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux comme révélateurs et passeurs de frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Manceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Denayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarités entre natures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Ecologie et du Développement Durable (MEDD). FRA., Sep 2013, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et devenir&amp;quot; politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes/animaux. Questions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (EHESS). FRA., Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des populations de loups et viabilité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du groupe de travail Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Politiques de Paris (Sciences Po Paris) (IEP Paris). FRA., May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire démocratie avec les animaux. Quelques enseignements de la résistible ascension politique des loups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés animales. Les formes variées de la mise en politique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet (Saint-Etienne) (UJM). FRA., Feb 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence de la menace et de sa mesure : le cas de la gestion des populations de loups en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "La mesure du danger"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d Ethnologie et de Sociologie Comparative (LESC). FRA., Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consistance politique des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. FRA., Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact sociologique du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National des Cévennes. FRA., Oct 2012, Florac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique, une action par et/ou pour le vivant : synthèse du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2012, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens dans la production de la connaissance sociologique : le sociologue et ses interlocuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès de L'AISLF. Être en société « Le lien social à l'épreuve des cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community analysis of Muridae (Mammalia, Rodentia) diversity in Guinea : a special emphasis on Mastomys species and Lassa fever distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camara M. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Symposium on Tropical Biology, Museum Keonig, Bonn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en dispositif de la surveillance et de la gestion des risques liés au Criquet pèlerin : le cas de la Mauritanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en dispositif de la surveillance et de la gestion des risques liés aux invasions de Criquet pèlerin. Le cas de la Mauritanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -21628,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ED0903F"/>
+    <w:nsid w:val="08A97F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21859,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dore-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2301-6705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162005504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-026-00316-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Figari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00213-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224219v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.17882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.041.08" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00146-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legarto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1p32-7426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean-Guilloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.151.0045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.021.0837" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aniskin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kourouma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soropogui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250000802616817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallahi Ould Babah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0232" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecoq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ould Babah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koulemou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/pastoralisme/171-berger-un-sacre-metier-9782376490234.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1282-le-vivant-9782384281077.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/357/9782759241361/cohabiter-avec-le-sauvage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4135-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Viala" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rj54-wn87" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/doc_num.php?explnum_id=3489" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Manceron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599800v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138006v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800013v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594345v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klaffenb&#246;ck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Wainwright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808904v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouvier-Patron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613510v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613512v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680416v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613528v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613541v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613563v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613553v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613534v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809809v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613581v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809805v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809820v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809800v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809813v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613571v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809790v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613578v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807885v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809786v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808556v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551172v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564326v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807935v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807909v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948199v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807901v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948175v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948187v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784844v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791641v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786533v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789447v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785156v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784841v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784842v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784840v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788715v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632166v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rou&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denayer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793463v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795414v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796185v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799187v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794079v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796180v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792348v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792343v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795410v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792921v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799185v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hanlon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zuniga" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glesener" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792587v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799355v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792158v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738477v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791808v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792086v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795641v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802306v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802686v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748902v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802584v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802685v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805967v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806810v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802223v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802976v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591145v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174112v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M. D." TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816447v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816485v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dore-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2301-6705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162005504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=q_zhWxIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-026-00316-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leclerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Figari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00213-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224219v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.17882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.041.08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00146-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legarto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1p32-7426" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#237;bano Monteiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416670249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean-Guilloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.151.0045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0189" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.021.0837" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.108.0033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aniskin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kourouma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soropogui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250000802616817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallahi Ould Babah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecoq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ould Babah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koulemou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_la_cause_animale-9782348068010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/pastoralisme/171-berger-un-sacre-metier-9782376490234.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1282-le-vivant-9782384281077.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/357/9782759241361/cohabiter-avec-le-sauvage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4135-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613460v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Viala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grousset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rj54-wn87" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Busch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/doc_num.php?explnum_id=3489" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Manceron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Denayer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138006v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800013v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sad.inra.fr/Toutes-les-actualites/Elevages-et-territoires-concepts-methodes-outils" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klaffenb&#246;ck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Berger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Wainwright" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805441v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805591v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802873v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouvier-Patron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595660v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613510v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613526v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613515v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680430v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680446v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613512v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680416v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699647v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613536v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613541v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351616v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613553v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613547v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187491v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallino-Visman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347544v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351588v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351600v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613534v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613556v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613531v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613561v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613573v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807581v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613581v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809805v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613566v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809820v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613579v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809813v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613571v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613578v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809781v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807885v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808540v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809788v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551172v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807923v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807935v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948199v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807901v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948175v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948229v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948161v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784844v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786533v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791641v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840951v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785160v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785161v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907488v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785156v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784842v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784840v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788715v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784846v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523586v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790812v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795413v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafontaine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632166v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rou&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denayer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793463v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795414v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796185v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799187v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794079v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796180v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792348v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792343v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796818v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795410v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799185v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hanlon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zuniga" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glesener" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792587v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799355v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792158v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738477v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791808v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792086v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795641v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802306v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802686v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802589v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748902v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802685v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805967v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802584v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806810v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802223v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802976v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591145v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174112v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M. D." TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816485v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>