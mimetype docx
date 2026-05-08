--- v0 (2026-03-18)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorgyles KOUAKOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dorgyles-cm-kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2081-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Credit Constraints Under Competitive Pressure From the Informal Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transition and Institutional Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecot.70029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can past informality impede registered firms' access to credit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (3), pp.786-815. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jce.2025.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Innovation Reduce the Size of the Informal Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolotioloma I. H. Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (3), pp.623-681. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41294-025-00260-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing against 'invisibles': the effect of competition from informal firms on formal firms' R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.87-117. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40821-022-00217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating innovation short-run and long-run technical efficiencies: Evidence from the Economic Community of West African States (ECOWAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.103-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of employees' participation in decision‐making in developing countries: Does a firm's formal versus informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1501-1514. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et autonomie stratégique par l'innovation : Une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.83-113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13811-2.p.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, ancienneté du manager et implication des employés dans la prise de décision au sein des entreprises d’un pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.781-810. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the integration of artificial intelligence technologies in the defense sector and the effect of national innovation system performance on its enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">States, Societies, and Security in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, West Point - United States Military Academy; The John Sloan Dickey Center for International Understanding -; The Polish Institute of International Affairs; MESO Lab; Centre for Security, Diplomacy and Strategy, Feb 2024, West Point, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique des nations cause-t-elle le développement économique ? Analyse à partir d’un panel de 34 pays (1993-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and innovation-based strategic autonomy : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Paul Dunne; Luca Pieroni, Jun 2022, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of employees' participation in decision-making in developing countries: Does a firm's formal vs. informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne UEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité d'Economie Appliquée (UEA), ENSTA Paris, Institut Polytechnique de Paris, Jun 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude économétrique des déterminants de l'autonomie stratégique des nations par l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Economie de la défense et des conflits - IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, manager's tenure and employees' involvement in decision-making in firms in a developing country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREGE, Université Savoie Mont Blanc, Jun 2021, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Doctoral EDGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Loire, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual meeting of the French Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSE, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la R&D : Nouvelles évidences empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et gouvernement : 39èmes journées de l'Association d'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d’Economie Sociale (AES), Sep 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Model-based Evidence on Innovation and Development (MEIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNU-MERIT, United Nations University, Oct 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euro-Mediterranean Doctoral Meeting of the University of Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LÉAD, Université de Toulon, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision d’innover dans les entreprises en Côte d’Ivoire : Une approche microéconométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Development Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI 838 - International Development Economics (IDE), Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the integration of artificial intelligence technologies in defense activities and the effect of national innovation system performance on its enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C M Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of employees’ participation in decision-making in developing countries: Does a firm’s formal vs. informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of process innovation in developing countries: Does a firm's formal versus informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing against ‘invisibles’: The effect of competition from informal firms on the R&D investment of formal firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois essais en économie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Rennes 1 (UR1), Rennes, FRA., 2020. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03258657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorgyles KOUAKOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dorgyles-cm-kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2081-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Credit Constraints Under Competitive Pressure From the Informal Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transition and Institutional Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecot.70029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can past informality impede registered firms' access to credit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (3), pp.786-815. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jce.2025.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Innovation Reduce the Size of the Informal Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolotioloma I. H. Yeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (3), pp.623-681. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41294-025-00260-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing against 'invisibles': the effect of competition from informal firms on formal firms' R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.87-117. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40821-022-00217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of employees' participation in decision‐making in developing countries: Does a firm's formal versus informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1501-1514. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating innovation short-run and long-run technical efficiencies: Evidence from the Economic Community of West African States (ECOWAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.103-141. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, ancienneté du manager et implication des employés dans la prise de décision au sein des entreprises d’un pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.781-810. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et autonomie stratégique par l'innovation : Une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.83-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13811-2.p.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the integration of artificial intelligence technologies in the defense sector and the effect of national innovation system performance on its enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">States, Societies, and Security in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, West Point - United States Military Academy; The John Sloan Dickey Center for International Understanding -; The Polish Institute of International Affairs; MESO Lab; Centre for Security, Diplomacy and Strategy, Feb 2024, West Point, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique des nations cause-t-elle le développement économique ? Analyse à partir d’un panel de 34 pays (1993-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and innovation-based strategic autonomy : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Economics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Paul Dunne; Luca Pieroni, Jun 2022, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of employees' participation in decision-making in developing countries: Does a firm's formal vs. informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne UEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité d'Economie Appliquée (UEA), ENSTA Paris, Institut Polytechnique de Paris, Jun 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude économétrique des déterminants de l'autonomie stratégique des nations par l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Economie de la défense et des conflits - IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, manager's tenure and employees' involvement in decision-making in firms in a developing country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREGE, Université Savoie Mont Blanc, Jun 2021, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euro-Mediterranean Doctoral Meeting of the University of Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LÉAD, Université de Toulon, Oct 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de la R&D : Nouvelles évidences empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie sociale et gouvernement : 39èmes journées de l'Association d'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d’Economie Sociale (AES), Sep 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual meeting of the French Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSE, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Doctoral EDGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Loire, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in formal and informal firms in developing countries: Evidence from Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Model-based Evidence on Innovation and Development (MEIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNU-MERIT, United Nations University, Oct 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision d’innover dans les entreprises en Côte d’Ivoire : Une approche microéconométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Development Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI 838 - International Development Economics (IDE), Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the integration of artificial intelligence technologies in defense activities and the effect of national innovation system performance on its enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C M Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of process innovation in developing countries: Does a firm's formal versus informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of employees’ participation in decision-making in developing countries: Does a firm’s formal vs. informal status matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing against ‘invisibles’: The effect of competition from informal firms on the R&D investment of formal firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois essais en économie de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Rennes 1 (UR1), Rennes, FRA., 2020. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03258657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89E157D9"/>
+    <w:nsid w:val="777F037A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorgyles-cm-kouakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2081-1324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgyles C.M. Kouakou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.70029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2025.05.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolotioloma I. H. Yeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-025-00260-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40821-022-00217-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Szego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13811-2.p.0083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgyles C M Kouakou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03258657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorgyles-cm-kouakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2081-1324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgyles C.M. Kouakou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.70029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2025.05.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolotioloma I. H. Yeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-025-00260-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40821-022-00217-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0781" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Szego" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13811-2.p.0083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgyles C M Kouakou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03258657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>