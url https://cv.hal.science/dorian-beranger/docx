--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie géomorphologique des systèmes falaise–estran : application aux côtes rocheuses de Charente-Maritime</w:t>
+                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Béranger</w:t>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Martins</w:t>
+                <w:t xml:space="preserve">Lucie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues Caen 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphology - Department of Mathematics, Informatics and Geosciences, University of Trieste, Jun 2025, TRIESTE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122639v1</w:t>
+                <w:t xml:space="preserve">hal-05088238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of landslide hazard assessment of the Basque cliff by quantitative analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Typologie géomorphologique des systèmes falaise–estran : application aux côtes rocheuses de Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rock Coast 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphology - Department of Mathematics, Informatics and Geosciences, University of Trieste, Jun 2025, TRIESTE, Italy</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues Caen 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088238v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des falaises de Charente-Maritime : état des connaissances actuelles et des perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -473,77 +473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquence spatio-temporelle des mouvements gravitaires des falaises de Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Humanités et Sciences de la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -600,77 +600,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of cliff-top retreat velocity: methodological contribution of strip graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -736,77 +736,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of landslides affecting the coastal cliffs of Charente-Maritime (France): Typology, frequency, surface area and observation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Rock Coast Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -831,103 +831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse diachronique et volumétrique de l’érosion de la falaise de la pointe du Chay à Angoulins-sur-Mer (Charente-Maritime) entre 1950 et 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1121,51 +1121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>