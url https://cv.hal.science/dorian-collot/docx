--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -475,228 +475,224 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008734v1</w:t>
+                <w:t xml:space="preserve">hal-01606242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
@@ -711,156 +707,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606242v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -904,77 +904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
@@ -1029,77 +1029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
@@ -1516,51 +1516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01838370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01838370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>