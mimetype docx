--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -469,398 +469,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
+                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorian Collot</w:t>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606242v1</w:t>
+                <w:t xml:space="preserve">hal-01607570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607570v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008734v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -904,77 +904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
@@ -1029,77 +1029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
@@ -1516,51 +1516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01838370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01838370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>