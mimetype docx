--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -100,360 +100,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal occupation and relative sea-level changes during Martinique's Early Ceramic Period: Reassessment of the impact of Holocene marine transgression in a supposed tectonically stable zone</w:t>
+                <w:t xml:space="preserve">Suspended particulate matter in Voh lagoon (New Caledonia): Impact of ultramafic rock mining on primary production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Blanot</w:t>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bérard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Leroy</w:t>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96, pp.104888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15564894.2025.2601213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533756v1</w:t>
+                <w:t xml:space="preserve">hal-05529911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particulate matter in Voh lagoon (New Caledonia): Impact of ultramafic rock mining on primary production</w:t>
+                <w:t xml:space="preserve">Coastal occupation and relative sea-level changes during Martinique's Early Ceramic Period: Reassessment of the impact of Holocene marine transgression in a supposed tectonically stable zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+                <w:t xml:space="preserve">Benoit Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Varillon</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Desnues</w:t>
+                <w:t xml:space="preserve">Frédérique Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 96, pp.104888. </w:t>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2025.2601213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529911v1</w:t>
+                <w:t xml:space="preserve">hal-05533756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of an ultramafic massif: impact of geochemistry and sedimentary deposits in tropical lagoons in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62, pp.104985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the late Miocene marine sediments around the southern middle Durance valley (Provence, SE France): new evidences for a Tortonian age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre G Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gairoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82, pp.101520. </w:t>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Buchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1865,51 +1865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Manila clam, Ruditapes philippinarum, into Berre Lagoon according to the environmental condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,412 +1967,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size analyzers: results of an intercomparison study</w:t>
+                <w:t xml:space="preserve">Suspended sediment flux at the Rhone River mouth (France) based on ADCP measurements during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Masson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raccasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-019-1133-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (8), pp.508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7605-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454916v1</w:t>
+                <w:t xml:space="preserve">hal-04310558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early impact of agropastoral activities and climate on the littoral landscape of Corsica since mid-Holocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain size analyzers: results of an intercomparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Leandri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226358⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (9), pp.1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-019-1133-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421019v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment flux at the Rhone River mouth (France) based on ADCP measurements during flood events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early impact of agropastoral activities and climate on the littoral landscape of Corsica since mid-Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sakho</w:t>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hanot</w:t>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raccasi</w:t>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 191 (8), pp.508. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7605-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310558v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Holocene greening of the Afro-Asian dust belt changed sources of mineral dust in West Asia</w:t>
               </w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Psomiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,441 +2620,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording extreme events and reconstructing past landscapes within the Taravo and Sagone lower fluvial valleys (Western Corsica, France) during the Mid-to Late Bronze Age: a geoarchaeological perspective</w:t>
+                <w:t xml:space="preserve">Reconstructing the landscape evolution and the human occupation of the Lower Sagone River (Western Corsica, France) from the Bronze Age to the Medieval period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Demory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Curras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.741-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765451v1</w:t>
+                <w:t xml:space="preserve">hal-01473751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing past landscapes of the eastern plain of Corsica (NW Mediterranean) during the last 6000 years based on molluscan, sedimentological and palynological analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recording extreme events and reconstructing past landscapes within the Taravo and Sagone lower fluvial valleys (Western Corsica, France) during the Mid-to Late Bronze Age: a geoarchaeological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+                <w:t xml:space="preserve">Francois Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.755-769. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.15-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362757v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the landscape evolution and the human occupation of the Lower Sagone River (Western Corsica, France) from the Bronze Age to the Medieval period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing past landscapes of the eastern plain of Corsica (NW Mediterranean) during the last 6000 years based on molluscan, sedimentological and palynological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Curras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Curras</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12, pp.741-754. </w:t>
+              <w:t xml:space="preserve">, 2017, 12, pp.755-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473751v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TIMS constraints on the uranium-238 and uranium-234 in seawaters from the main ocean basins and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver et suivre tous les échantillons géologiques : et si cela était possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Montpellier; Hydrosciences Montpellier; ISEM, Oct 2025, Montpellier, France. sciencesconf.org:rst-montpellier:666276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3793,51 +3793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,103 +4276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary analysis of partially submerged pre-Columbian sites of Martinique, French West Indies. Research issues, methodology and further perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIth Congress of International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’ECCOREV - IMERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
@@ -4686,51 +4686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Psomiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4785,90 +4785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the palaeoenvironments and the human occupation of the Lower Sagone River Valley (southern Corsica, France) since mid-Holocene using a geoarchaeological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Currás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMedIslands 2015. The Geoarchaeology of the Mediterranean Islands Multidisciplinary approaches to palaeoenvironmental changes and the history of the human occupation in the Mediterranean islands since the Last Glacial Maximum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
@@ -4910,64 +4910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archaeological site of Mariana (North East Corsica, France) and dynamics of the Holocene plain of the Golo from the Antiquity to the Modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5209,64 +5209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix-les-bains, France</w:t>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collec-Science : outil de gestion des collections scientifiques des laboratoires du CEREGE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharlanova Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5968,368 +5968,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie et intercomparaison des analyses granulométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Utilisation des traceurs géochimiques pour déterminer les sources de contaminants particulaires. OSR4 | Action IV.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gattacecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017, 64 p</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cerege; Irstea; IRSN. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379060v1</w:t>
+                <w:t xml:space="preserve">hal-03749307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur les techniques granulométriques utilisées dans le cadre de l'Observatoire des Sédiments du Rhône (OSR4)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthodologie et intercomparaison des analyses granulométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] CEREGE; INRAE UR-Riverly; IRSN. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03414575v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des traceurs géochimiques pour déterminer les sources de contaminants particulaires. OSR4 | Action IV.1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">Synthèse sur les techniques granulométriques utilisées dans le cadre de l'Observatoire des Sédiments du Rhône (OSR4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gairoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CEREGE; INRAE UR-Riverly; IRSN. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03749307v1</w:t>
+                <w:t xml:space="preserve">hal-03414575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6484,51 +6484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mantovani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12050204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warichet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Buchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa N Murphy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Canuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749307v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mantovani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12050204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warichet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Buchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa N Murphy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Canuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>