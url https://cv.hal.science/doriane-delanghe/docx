--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -364,334 +364,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of an ultramafic massif: impact of geochemistry and sedimentary deposits in tropical lagoons in New Caledonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+                <w:t xml:space="preserve">Reconstructing the Mid- to Late Holocene human-environments interactions in Cape Corsica (Corsica Island, Western Mediterranean) based on sedimentology, pollen analyses and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Revelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-37168-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.104985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357799v1</w:t>
+                <w:t xml:space="preserve">hal-04905963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Mid- to Late Holocene human-environments interactions in Cape Corsica (Corsica Island, Western Mediterranean) based on sedimentology, pollen analyses and geochemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Erosion of an ultramafic massif: impact of geochemistry and sedimentary deposits in tropical lagoons in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.104985. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-37168-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905963v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene landscape reconstruction of the lower ‘Ōpūnohu Valley, Moʻorea Island (Society Islands, South Pacific) and its geoarchaeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,295 +896,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the late Miocene marine sediments around the southern middle Durance valley (Provence, SE France): new evidences for a Tortonian age</w:t>
+                <w:t xml:space="preserve">Revisiting a proof of concept in quartz-OSL bleaching processes using sands from a modern-day river (the Séveraisse, French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre G Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gairoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.14. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82, pp.101520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731018v1</w:t>
+                <w:t xml:space="preserve">hal-04744128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting a proof of concept in quartz-OSL bleaching processes using sands from a modern-day river (the Séveraisse, French Alps)</w:t>
+                <w:t xml:space="preserve">Dating the late Miocene marine sediments around the southern middle Durance valley (Provence, SE France): new evidences for a Tortonian age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre G Valla</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gairoard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 82, pp.101520. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744128v1</w:t>
+                <w:t xml:space="preserve">hal-04731018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution paleo-hydrological record from carbonate deposits in the Roman aqueduct of Traconnade (Aix-en-Provence, SE France)</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Fluvial History of the Lilas River (Euboea Island, Central West Aegean Sea) from the Mycenaean Times to the Ottoman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Kinnaird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,64 +1451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and anthropogenic dynamics of the coastal environment in northwestern Corsica (western Mediterranean) over the past six millennia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-to Late Holocene landscape reconstruction of the Maye Estuary (Picardy, Northern France) and its implications for human occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of a lake at Ancient Phaistos (Messara Plain, South-Central Crete, Greece): Reconstructing paleoenvironments and differentiating the roles of human land-use and paleoclimate from Minoan to Roman times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Psomiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the landscape evolution and the human occupation of the Lower Sagone River (Western Corsica, France) from the Bronze Age to the Medieval period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording extreme events and reconstructing past landscapes within the Taravo and Sagone lower fluvial valleys (Western Corsica, France) during the Mid-to Late Bronze Age: a geoarchaeological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,77 +2919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing past landscapes of the eastern plain of Corsica (NW Mediterranean) during the last 6000 years based on molluscan, sedimentological and palynological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Curras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3636,536 +3636,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
+                <w:t xml:space="preserve">Apports de la datation absolue 230Th/U des concrétions carbonatées à la compréhension des systèmes hydrologiques des sociétés anciennes. Exemples de la cité romaine d’Aix-en-Provence et du bassin du Haut-Argens (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Lionel Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/ateg-z989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751924v1</w:t>
+                <w:t xml:space="preserve">hal-04903304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation absolue 230Th/U des concrétions carbonatées à la compréhension des systèmes hydrologiques des sociétés anciennes. Exemples de la cité romaine d’Aix-en-Provence et du bassin du Haut-Argens (Var)</w:t>
+                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Claude</w:t>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bruneton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Marié</w:t>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903304v1</w:t>
+                <w:t xml:space="preserve">hal-04751924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
+                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319917v1</w:t>
+                <w:t xml:space="preserve">halshs-04319925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
+                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319925v1</w:t>
+                <w:t xml:space="preserve">halshs-04319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANR QUARTZ project: A multi-method approach for quartz characterisation in alluvial sediments for source-to-sink tracing and dosimetry</w:t>
               </w:r>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,64 +4548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,51 +4660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution holocène de l’estuaire de la Maye (secteur de Rue, Picardie, France) et implications pour l’occupation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,51 +4772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the palaeoenvironments and the human occupation of the Lower Sagone River Valley (southern Corsica, France) since mid-Holocene using a geoarchaeological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,77 +5054,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des paysages de la Corse au cours de l’Holocène : études des interactions entre les sociétés humaines et les environnements du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Currás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,51 +5235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
@@ -5366,77 +5366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lacustrine record of hydro-climatic variability during the late Pleistocene in Mediterranean France: ostracod assemblages and sedimentology of the Saint Maximin paleolake (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5491,77 +5491,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined analysis of microfacies of continuous and instantaneous lake deposits to refine the seasonal signal of hydro-gravitational hazards in the southern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eah Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6105,51 +6105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et intercomparaison des analyses granulométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gairoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6484,51 +6484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mantovani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12050204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warichet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Buchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa N Murphy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Canuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mantovani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12050204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542871v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warichet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Buchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1133-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa N Murphy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Canuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-27ZFXKV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ateg-z989" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dagneaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>