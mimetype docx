--- v0 (2026-04-06)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Doriane Gras </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">doriane-gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6198-1450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142804339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2025 respiratory research days: A first in Caen!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of role shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.459-500. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11049-022-09539-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sign complexity: Comparing a theory-driven and a data-driven approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetries in relative clause comprehension in three European sign languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/gjgl.1454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Upward Motion by Russian Speakers Acquiring French or English as a Foreign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Modern Language Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/modl.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic eye movements in adults with high-functioning autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Zalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leboyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1362361316667057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'itinéraires virtuels : quel codage verbal en mémoire de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cep0000039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is memory for routes enhanced by the richness of an environment in visual landmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation: An interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.284-305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2014.945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.571-587. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of working memory components and visuospatial abilities in route learning within a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2012.739154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.463-470. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binet et le laboratoire de Psychologie de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.291-325. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s000350331100203x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux souvenirs et vieillissement : Les effets de l'âge sur les inférences prédictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.299-307. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age of acquisition matters. Effects of age of first sign language exposure in role-shift processing in three different sign languages (LIS, LSC and LSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donati Caterina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordina Sánchez Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEAST 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of aging on route memorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aging on spatial representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and verbal information in spatial models: modes of intake and types of output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paul Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des différences individuelles sur l'utilisation des composantes verbales et spatiales de la mémoire de travail lors de l'encodage d'itinéraires virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are working memory capacity differences due to long-term memory differences? The long-term working memory point of view & the answer of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-5: Fifth International Conference on Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la modalité de présentation sur les faux souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et faux souvenirs : Etude de l'effet de modalité avec un nouveau paradigme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring phonological complexity of sign languages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TISLR13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation des inférences prédictives au cours de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La psychologie de l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Doriane Gras </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">doriane-gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6198-1450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142804339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Journées de recherche respiratoires 2025 : une première à Caen !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, S0761-8425 (26), pp.00001-X. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of role shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.459-500. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11049-022-09539-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sign complexity: Comparing a theory-driven and a data-driven approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Upward Motion by Russian Speakers Acquiring French or English as a Foreign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Modern Language Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/modl.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic eye movements in adults with high-functioning autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Zalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leboyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1362361316667057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'itinéraires virtuels : quel codage verbal en mémoire de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cep0000039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is memory for routes enhanced by the richness of an environment in visual landmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation: An interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.284-305. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2014.945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.571-587. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of working memory components and visuospatial abilities in route learning within a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2012.739154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.463-470. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binet et le laboratoire de Psychologie de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.291-325. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s000350331100203x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux souvenirs et vieillissement : Les effets de l'âge sur les inférences prédictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.299-307. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age of acquisition matters. Effects of age of first sign language exposure in role-shift processing in three different sign languages (LIS, LSC and LSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donati Caterina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordina Sánchez Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEAST 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and verbal information in spatial models: modes of intake and types of output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paul Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aging on spatial representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des différences individuelles sur l'utilisation des composantes verbales et spatiales de la mémoire de travail lors de l'encodage d'itinéraires virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of aging on route memorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are working memory capacity differences due to long-term memory differences? The long-term working memory point of view & the answer of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-5: Fifth International Conference on Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la modalité de présentation sur les faux souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et faux souvenirs : Etude de l'effet de modalité avec un nouveau paradigme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring phonological complexity of sign languages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TISLR13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation des inférences prédictives au cours de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La psychologie de l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61487A30"/>
+    <w:nsid w:val="1261229F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doriane-gras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6198-1450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142804339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2026.01.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03907593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aristodemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Zorzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-022-09539-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mertz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Annucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12472" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2014.945586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s000350331100203x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Caterina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina S&#225;nchez Amat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doriane-gras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6198-1450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142804339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2026.01.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03907593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aristodemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Zorzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-022-09539-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mertz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Annucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2014.945586" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s000350331100203x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Caterina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina S&#225;nchez Amat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>