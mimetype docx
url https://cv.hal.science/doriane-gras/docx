--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Doriane Gras </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">doriane-gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6198-1450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142804339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Journées de recherche respiratoires 2025 : une première à Caen !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, S0761-8425 (26), pp.00001-X. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of role shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.459-500. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11049-022-09539-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sign complexity: Comparing a theory-driven and a data-driven approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Upward Motion by Russian Speakers Acquiring French or English as a Foreign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Modern Language Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/modl.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic eye movements in adults with high-functioning autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Zalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leboyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1362361316667057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'itinéraires virtuels : quel codage verbal en mémoire de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cep0000039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is memory for routes enhanced by the richness of an environment in visual landmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation: An interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.284-305. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2014.945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.571-587. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of working memory components and visuospatial abilities in route learning within a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2012.739154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.463-470. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binet et le laboratoire de Psychologie de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.291-325. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s000350331100203x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux souvenirs et vieillissement : Les effets de l'âge sur les inférences prédictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.299-307. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age of acquisition matters. Effects of age of first sign language exposure in role-shift processing in three different sign languages (LIS, LSC and LSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donati Caterina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordina Sánchez Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEAST 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and verbal information in spatial models: modes of intake and types of output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paul Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aging on spatial representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des différences individuelles sur l'utilisation des composantes verbales et spatiales de la mémoire de travail lors de l'encodage d'itinéraires virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of aging on route memorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are working memory capacity differences due to long-term memory differences? The long-term working memory point of view & the answer of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-5: Fifth International Conference on Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la modalité de présentation sur les faux souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et faux souvenirs : Etude de l'effet de modalité avec un nouveau paradigme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring phonological complexity of sign languages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TISLR13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation des inférences prédictives au cours de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La psychologie de l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Doriane Gras </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">doriane-gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6198-1450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142804339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Journées de recherche respiratoires 2025 : une première à Caen !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, S0761-8425 (26), pp.00001-X. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of role shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.459-500. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11049-022-09539-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sign complexity: Comparing a theory-driven and a data-driven approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Upward Motion by Russian Speakers Acquiring French or English as a Foreign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Modern Language Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/modl.12472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic eye movements in adults with high-functioning autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Zalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leboyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1362361316667057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'itinéraires virtuels : quel codage verbal en mémoire de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cep0000039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is memory for routes enhanced by the richness of an environment in visual landmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation: An interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.284-305. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2014.945586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of long-term working memory through personalization applied to free recall : Uncurbing the primacy-effect enthusiasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.571-587. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-012-0284-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of working memory components and visuospatial abilities in route learning within a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2012.739154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.463-470. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive inferences activation during reading: interest of a Stroop-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binet et le laboratoire de Psychologie de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.291-325. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s000350331100203x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux souvenirs et vieillissement : Les effets de l'âge sur les inférences prédictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.299-307. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age of acquisition matters. Effects of age of first sign language exposure in role-shift processing in three different sign languages (LIS, LSC and LSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donati Caterina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Zorzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordina Sánchez Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEAST 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of aging on route memorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and verbal information in spatial models: modes of intake and types of output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paul Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aging on spatial representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Labiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des différences individuelles sur l'utilisation des composantes verbales et spatiales de la mémoire de travail lors de l'encodage d'itinéraires virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orriols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are working memory capacity differences due to long-term memory differences? The long-term working memory point of view & the answer of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-5: Fifth International Conference on Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la modalité de présentation sur les faux souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement normal et faux souvenirs : Etude de l'effet de modalité avec un nouveau paradigme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring phonological complexity of sign languages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Aristodemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Annucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Giustolisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TISLR13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activation des inférences prédictives au cours de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La psychologie de l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1261229F"/>
+    <w:nsid w:val="C62ED7FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doriane-gras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6198-1450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142804339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2026.01.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03907593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aristodemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Zorzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-022-09539-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mertz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Annucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2014.945586" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s000350331100203x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Caterina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina S&#225;nchez Amat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doriane-gras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6198-1450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142804339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2026.01.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03907593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aristodemo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Giustolisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Zorzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-022-09539-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mertz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Annucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361316667057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2014.945586" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-012-0284-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s000350331100203x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Caterina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordina S&#225;nchez Amat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>