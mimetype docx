--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -2034,51 +2034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41675BA3"/>
+    <w:nsid w:val="724BBF40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>