--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2034,51 +2034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="724BBF40"/>
+    <w:nsid w:val="B4B0B535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>