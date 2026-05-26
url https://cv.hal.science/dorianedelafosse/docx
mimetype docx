--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -456,51 +456,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
+                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
@@ -531,194 +531,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418075v1</w:t>
+                <w:t xml:space="preserve">hal-04708750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan and activated carbon-based passive samplers for the analysis of norovirus in environmental water</w:t>
+                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818552v1</w:t>
+                <w:t xml:space="preserve">hal-04818560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
               </w:r>
@@ -795,196 +795,196 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818698v1</w:t>
+                <w:t xml:space="preserve">hal-04418075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’analyse de norovirus dans les eaux usées via une adsorption-désorption</w:t>
+                <w:t xml:space="preserve">Chitosan and activated carbon-based passive samplers for the analysis of norovirus in environmental water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818674v1</w:t>
+                <w:t xml:space="preserve">hal-04818552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
+                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’adsorption-désorption de norovirus murins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
@@ -1015,97 +1015,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708750v1</w:t>
+                <w:t xml:space="preserve">hal-04818698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-based passive samplers for the analysis of norovirus in wastewater by adsorption and desorption</w:t>
+                <w:t xml:space="preserve">Echantillonneurs passifs à base d’hydrogels poreux de chitosane pour l’analyse de norovirus dans les eaux usées via une adsorption-désorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
@@ -1136,73 +1136,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818560v1</w:t>
+                <w:t xml:space="preserve">hal-04818674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1297,69 +1297,69 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818595v1</w:t>
+                <w:t xml:space="preserve">hal-04708834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan/activated carbon passive sampler for norovirus analysis in water</w:t>
               </w:r>
@@ -1422,69 +1422,69 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708834v1</w:t>
+                <w:t xml:space="preserve">hal-04818595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonneurs passifs chitosane/carbone activé pour l’analyse de norovirus dans les eaux</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4B0B535"/>
+    <w:nsid w:val="DD842DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorianedelafosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4046-3224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gibeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delafosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03591925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2022.114496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04730735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALV019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorianedelafosse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4046-3224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gibeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delafosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03591925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2022.114496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04730735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALV019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>