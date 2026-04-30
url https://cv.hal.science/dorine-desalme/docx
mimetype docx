--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1688,51 +1688,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine D. Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Pujol</w:t>
+                <w:t xml:space="preserve">Sophie Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Trang Q. T. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2078,277 +2078,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t>
+                <w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003157v1</w:t>
+                <w:t xml:space="preserve">hal-02943062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t>
+                <w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t>
+              <w:t xml:space="preserve">IUFRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943062v1</w:t>
+                <w:t xml:space="preserve">hal-03003157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric phenanthrene exposure of micro-ecosystems in experimental chambers</w:t>
               </w:r>
@@ -2485,64 +2485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Bui Quyin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique en phénanthrène sur un système sol-plante-microorganismes symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2673,73 +2673,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du phénanthrène sur les microorganismes symbiotiques du trèfle violet (Trifolium pratense)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2798,120 +2798,120 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones Mycorrhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France. p 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des contaminations atmosphériques en hydrocarbures aromatiques polycycliques sur la qualité des milieux terrestres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2921,51 +2921,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of recently assimilated carbon in Beech leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3020,51 +3020,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST-SIBAE 2013 meeting : CHALLENGES IN THE APPLICATIONS OF STABLE ISOTOPES ACROSS DISCIPLINES AND SCALES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Wroclaw, Poland. 91 p., 2013, Cost-sibae 2013 meeting challenges in the applications of stable isotopes across disciplines and scales. Wroclaw Poland. May 14-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3074,51 +3074,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Radiochemicals (14C) and Stable Isotopes (13C): Crucial Tools to Study Plant-Soil Interactions in Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3127,93 +3127,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Plant Ecophysiology Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.419-437, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93233-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3223,114 +3223,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination atmosphérique par les hydrocarbures aromatiques polycycliques : toxicité et devenir du phénanthrène dans des systèmes sol-plante-microorganismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Desalme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Franche-Comté, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011BESA2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00800328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3477,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornuma Duangngam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chompunut Chayawat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2023.6926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tsuji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Takanashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine D. Desalme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Pujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Q. T. Bui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0747-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9RQ70PN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Bui Quyin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93233-0_25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornuma Duangngam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chompunut Chayawat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/tis.2023.6926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tsuji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Takanashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chiapusio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4016266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine D. Desalme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Q. T. Bui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0747-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9RQ70PN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Bui Quyin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93233-0_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>