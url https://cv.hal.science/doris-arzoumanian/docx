--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -315,429 +315,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX IRAS16293E (Oph464)</w:t>
+                <w:t xml:space="preserve">Characterizing the interplay between Galactic star formation and ionization feedback with PRIMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Spezzano</w:t>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Redaelli</w:t>
+                <w:t xml:space="preserve">Delphine Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caselli</w:t>
+                <w:t xml:space="preserve">Paolo Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sipilä</w:t>
+                <w:t xml:space="preserve">Siju Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harju</w:t>
+                <w:t xml:space="preserve">Ram Kesh Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 694, pp.A27. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (03), pp.031636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.11.3.031636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984623v1</w:t>
+                <w:t xml:space="preserve">hal-05470041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX: Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX IRAS16293E (Oph464)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sipilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harju</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 703, pp.A77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556026⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422871v1</w:t>
+                <w:t xml:space="preserve">hal-04984623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the interplay between Galactic star formation and ionization feedback with PRIMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Zavagno</w:t>
+                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX: Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Russeil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siju Zhang</w:t>
+                <w:t xml:space="preserve">J. Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Kesh Yadav</w:t>
+                <w:t xml:space="preserve">D Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (03), pp.031636. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.11.3.031636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470041v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised machine learning on Galactic filaments</w:t>
               </w:r>
@@ -985,5439 +985,5439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: Studying the Complex Magnetic Field of L43</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kate Pattle</w:t>
+                <w:t xml:space="preserve">Supervised machine learning on Galactic filaments. Revealing the filamentary structure of the Galactic interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -X. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Whitworth</w:t>
+                <w:t xml:space="preserve">S. Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Li Causi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acd6f2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443003v1</w:t>
+                <w:t xml:space="preserve">insu-03967851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised machine learning on Galactic filaments. Revealing the filamentary structure of the Galactic interstellar medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Schisano</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: Studying the Complex Magnetic Field of L43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Karoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Li Causi</w:t>
+                <w:t xml:space="preserve">David Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Whitworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 669, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 952 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acd6f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03967851v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filament coalescence and hub structure in Mon R2. Implications for massive star and cluster formation</w:t>
+                <w:t xml:space="preserve">Velocity structure of the 50 pc long NGC 6334 filamentary cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. N. Kumar</w:t>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+                <w:t xml:space="preserve">Michael Chun-Yuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Men'Shchikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Matsumura</w:t>
+                <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140363⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 660, pp.A56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03667473v1</w:t>
+                <w:t xml:space="preserve">hal-03640830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: Magnetic Fields of the Massive DR21 Filament</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filament coalescence and hub structure in Mon R2. Implications for massive star and cluster formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao-Chung Ching</w:t>
+                <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keping Qiu</w:t>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shih-Ping Lai</w:t>
+                <w:t xml:space="preserve">M. Matsumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfb⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443749v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03667473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JCMT BISTRO Survey: multiwavelength polarimetry of bright regions in NGC 2071 in the far-infrared/submillimetre range, with POL-2 and HAWC+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Fanciullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapo Fanciullo</w:t>
+                <w:t xml:space="preserve">Patrick M. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 512, pp.1985-2002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stac528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03667426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-fields in Star-forming Region Observations (BISTRO): Magnetic Fields in the Filamentary Structures of Serpens Main</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: Magnetic Fields of the Massive DR21 Filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao-Chung Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keping Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woojin Kwon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+                <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
+                <w:t xml:space="preserve">Zhiyuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doug Johnstone</w:t>
+                <w:t xml:space="preserve">Shih-Ping Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 926, </w:t>
+              <w:t xml:space="preserve">, 2022, 941 (2), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac4bbe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667469v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The typical width of Herschel filaments</w:t>
+                <w:t xml:space="preserve">B-fields in Star-forming Region Observations (BISTRO): Magnetic Fields in the Filamentary Structures of Serpens Main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. André</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Woojin Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244541⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac4bbe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03846743v1</w:t>
+                <w:t xml:space="preserve">insu-03667469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: A Spiral Magnetic Field in a Hub-filament Structure, Monoceros R2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The typical width of Herschel filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Won Lee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac99e0⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443764v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03846743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity structure of the 50 pc long NGC 6334 filamentary cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: A Spiral Magnetic Field in a Hub-filament Structure, Monoceros R2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihye Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Zavagno</w:t>
+                <w:t xml:space="preserve">Jongsoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Chun-Yuan Chen</w:t>
+                <w:t xml:space="preserve">Chang Won Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe André</w:t>
+                <w:t xml:space="preserve">Patrick Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 660, pp.A56. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac99e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640830v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic bias in fitting the surface-density profiles of interstellar filaments</w:t>
+                <w:t xml:space="preserve">Observations of Magnetic Fields Surrounding LkHα 101 Taken by the BISTRO Survey with JCMT-POL-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Whitworth</w:t>
+                <w:t xml:space="preserve">Nguyen Bich Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. D. Priestley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pham Ngoc Diep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiem Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2782⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abd0fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585954v1</w:t>
+                <w:t xml:space="preserve">insu-03705327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: Revealing the Diverse Magnetic Field Morphologies in Taurus Dense Cores with Sensitive Submillimeter Polarimetry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-component Magnetic Field along the Line of Sight to the Perseus Molecular Cloud: Contribution of the Foreground Taurus Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yasuo Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnoosh Tahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abeb1c⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 914, 16 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abfcc5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585580v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JCMT BISTRO Survey: An 850/450 μm Polarization Study of NGC 2071IR in Orion B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Ran Lyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doug Johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 918, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+              <w:t xml:space="preserve">, 2021, 918 (2), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ce9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705280v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: The Magnetic Field in the Center of the Rosette Molecular Cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">Physical properties of the ambient medium and of dense cores in the Perseus star-forming region derived from Herschel Gould Belt Survey observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3ca⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585577v1</w:t>
+                <w:t xml:space="preserve">hal-03445984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Probing the ISF in Orion A with ArTeMiS (Schuller+, 2021)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Peretto</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: Revealing the Diverse Magnetic Field Morphologies in Taurus Dense Cores with Sensitive Submillimeter Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakali Eswaraiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 912 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abeb1c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561795v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A systematic bias in fitting the surface-density profiles of interstellar filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Whitworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Priestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 508, pp.2736-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444404v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Distribution of Magnetic Field Strengths toward the OMC-1 Region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: An 850/450 μm Polarization Study of NGC 2071IR in Orion B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -Ran Lyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongsoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 913, 20 pp. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3c4⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ce9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585906v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334. BISTRO reveals the details of the complex but organized magnetic field structure of the high-mass star-forming hub-filament network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sadavoy</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: The Magnetic Field in the Center of the Rosette Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3ca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705323v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the structure of a massive filament: ArTéMiS 350 and 450 μm mapping of the integral-shaped filament in Orion A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Probing the ISF in Orion A with ArTeMiS (Schuller+, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Shimajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.J/A+A/651/A36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03285690v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO survey: Evidence for pinched magnetic fields in quiescent filaments of NGC 1333</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac3cc1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585957v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of the ambient medium and of dense cores in the Perseus star-forming region derived from Herschel Gould Belt Survey observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sadavoy</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Distribution of Magnetic Field Strengths toward the OMC-1 Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihye Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongsoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936534⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913, 20 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445984v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component Magnetic Field along the Line of Sight to the Perseus Molecular Cloud: Contribution of the Foreground Taurus Molecular Cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334. BISTRO reveals the details of the complex but organized magnetic field structure of the high-mass star-forming hub-filament network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abfcc5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585904v1</w:t>
+                <w:t xml:space="preserve">insu-03705323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Magnetic Fields Surrounding LkHα 101 Taken by the BISTRO Survey with JCMT-POL-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Bich Ngoc</w:t>
+                <w:t xml:space="preserve">Probing the structure of a massive filament: ArTéMiS 350 and 450 μm mapping of the integral-shaped filament in Orion A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Ngoc Diep</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thiem Hoang</w:t>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abd0fc⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 651, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705327v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03285690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: An 850/450 μm Polarization Study of NGC 2071IR in Orion B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Berry</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO survey: Evidence for pinched magnetic fields in quiescent filaments of NGC 1333</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohji Tomisaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ce9⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (1), pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac3cc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444353v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Musca filament: evidence for asymmetries in the accretion flow due to a cloud-cloud collision</w:t>
+                <w:t xml:space="preserve">The structure and characteristic scales of molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Bonne</w:t>
+                <w:t xml:space="preserve">Sami Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamus D Clarke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">Davide Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Ossenkopf-Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038281⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967378v1</w:t>
+                <w:t xml:space="preserve">hal-02971961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The census of dense cores in the Serpens region from the Herschel Gould Belt Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pezzuto</w:t>
+                <w:t xml:space="preserve">The role of Galactic H II regions in the formation of filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3420⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019292v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02654382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accretion history of high-mass stars: an ArTéMiS pilot study of infrared dark clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rigby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph André</w:t>
+                <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa1656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Galactic H II regions in the formation of filaments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+                <w:t xml:space="preserve">Formation of the Musca filament: evidence for asymmetries in the accretion flow due to a cloud-cloud collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seamus D Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.A7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037815⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02654382v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the dense core population in Orion B as seen by the Herschel Gould Belt survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The census of dense cores in the Serpens region from the Herschel Gould Belt Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Men’shchikov</w:t>
+                <w:t xml:space="preserve">E. Fiorellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men'Shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834753⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02499010v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel Gould Belt Survey Observations of Dense Cores in the Cepheus Flare Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Keown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Fallscheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Ladjelate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 904 (2), pp.172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/abc016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $Herschel$ view of the dense core population in the Ophiuchus molecular cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ladjelate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ward-Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men’shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 638, pp.A74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201936442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02870754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Accretion history of massive stars (Peretto+, 2020)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of the dense core population in Orion B as seen by the Herschel Gould Belt survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rigby</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Fuller</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men’shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561806v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02499010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: Magnetic Fields Associated with a Network of Filaments in NGC 1333</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ray S. Furuya</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Accretion history of massive stars (Peretto+, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Coudé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.J/MNRAS/496/3482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705186v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure and characteristic scales of molecular clouds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Elia</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: Magnetic Fields Associated with a Network of Filaments in NGC 1333</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Ossenkopf-Okada</w:t>
+                <w:t xml:space="preserve">Ray S. Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 642, pp.A177. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 899, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aba1e2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971961v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the cold magnetized Universe with SPICA-POL (B-BOP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of molecular filaments in the origin of the prestellar core mass function and stellar initial mass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pasa.2019.20⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 629, pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998961v1</w:t>
+                <w:t xml:space="preserve">cea-02271498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the power spectrum of dust continuum images may hide the presence of a characteristic filament width</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Probing accretion of ambient cloud material into the Taurus B211/B213 filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Könyves</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 626, pp.A76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832869⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02157026v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JCMT BISTRO Survey: Magnetic Fields within the Hub-filament Structure in IC 5146</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Di Francesco</w:t>
+                <w:t xml:space="preserve">How the power spectrum of dust continuum images may hide the presence of a characteristic filament width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Miville-Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab13a2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03703878v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02157026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing fragmentation and velocity sub-structure in the massive NGC 6334 filament with ALMA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+                <w:t xml:space="preserve">Probing the cold magnetized Universe with SPICA-POL (B-BOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935689⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.e029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02396316v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Magnetic Field of the Barnard 1 Star-forming Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Friesen</w:t>
+                <w:t xml:space="preserve">JCMT BISTRO Survey: Magnetic Fields within the Hub-filament Structure in IC 5146</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Ping Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakali Eswaraiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 877, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b23⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab13a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03703855v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03703878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the properties of nearby molecular filaments observed with Herschel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Probing fragmentation and velocity sub-structure in the massive NGC 6334 filament with ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntormousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men’shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 621, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832725⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 632, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051811v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02396316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of molecular filaments in the origin of the prestellar core mass function and stellar initial mass function</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Magnetic Field of the Barnard 1 Star-forming Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 629, pp.L4. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02271498v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03703855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing accretion of ambient cloud material into the Taurus B211/B213 filament</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Characterizing the properties of nearby molecular filaments observed with Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bracco</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A16. </w:t>
+              <w:t xml:space="preserve">, 2019, 621, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368652v1</w:t>
+                <w:t xml:space="preserve">hal-02051811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The earliest phases of high-mass star formation, as seen in NGC 6334 by Herschel-HOBYS</w:t>
               </w:r>
@@ -6442,51 +6442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6665,429 +6665,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filamentary structure and magnetic field orientation in Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">N. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">K. L. J. Rygl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022195v1</w:t>
+                <w:t xml:space="preserve">hal-01376550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentary structure and magnetic field orientation in Musca</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. L. J. Rygl</w:t>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Prusti</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.id.A110. </w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376550v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">M. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645030v1</w:t>
+                <w:t xml:space="preserve">hal-02022195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globules and Pillars in Cygnus X I. Herschel Far-infrared imaging of the Cyg OB2 environment</w:t>
               </w:r>
@@ -7335,779 +7335,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIV. The magnetic field structure in the Rosette Nebula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525616⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645222v1</w:t>
+                <w:t xml:space="preserve">hal-02022197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planck intermediate results. XXXIV. The magnetic field structure in the Rosette Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Alves</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022197v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible link between the power spectrum of interstellar filaments and the origin of the prestellar core mass function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Palmeirim</w:t>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 584, pp.A111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526431⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243487v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filaments in the Lupus molecular clouds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">Possible link between the power spectrum of interstellar filaments and the origin of the prestellar core mass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 584, pp.A111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197451v1</w:t>
+                <w:t xml:space="preserve">hal-01243487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+                <w:t xml:space="preserve">Filaments in the Lupus molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453 (2), pp.2036-2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A census of dense cores in the Aquila cloud complex: SPIRE/PACS observations from the Herschel Gould Belt survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 584, pp.A91. </w:t>
@@ -8145,51 +8145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of two power-law tails in the probability distribution functions of massive GMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8331,51 +8331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aniano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t>
@@ -8541,338 +8541,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class 0 Protostars in the Perseus Molecular Cloud: A Correlation Between the Youngest Protostars and the Dense Gas Distribution</w:t>
+                <w:t xml:space="preserve">Herschel's view of the large-scale structure in the Chamaeleon dark clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. I. Sadavoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pezzuto</w:t>
+                <w:t xml:space="preserve">C. Alves de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -P. Bernard</w:t>
+                <w:t xml:space="preserve">B. Merín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/787/2/L18⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568, pp.id.A98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987362v1</w:t>
+                <w:t xml:space="preserve">hal-00985622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel's view of the large-scale structure in the Chamaeleon dark clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Class 0 Protostars in the Perseus Molecular Cloud: A Correlation Between the Youngest Protostars and the Dense Gas Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Merín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Prusti</w:t>
+                <w:t xml:space="preserve">S. I. Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Á. Ribas</w:t>
+                <w:t xml:space="preserve">J. -P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 568, pp.id.A98. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 787 (2), pp.L18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/787/2/L18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985622v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization compression impact on dense gas distribution and star formation, Probability density functions around H ii regions as seen by Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8949,103 +8949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the density and temperature structure of prestellar cores from $Herschel$ data: A case study for B68 and L1689B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 562, pp.A138. </w:t>
@@ -9109,64 +9109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Rivilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9211,1673 +9211,1673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01162323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillars and globules at the edges of H ii regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">Herschel view of the Taurus B211/3 filament and striations: Evidence of filamentary growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Audit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Hill</w:t>
+                <w:t xml:space="preserve">J. Kirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.id.A38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01135497v1</w:t>
+                <w:t xml:space="preserve">hal-00838724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments (Corrigendum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Herschel Observations of the W3 GMC: Clues to the Formation of Clusters of High-Mass Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivera-Ingraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Polychroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118566E⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 766 (2), pp.id. 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838718v1</w:t>
+                <w:t xml:space="preserve">hal-00838715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and evolution of interstellar filaments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First results from the Herschel Gould Belt Survey in Taurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Kirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220822⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (2), pp.1424-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094467v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing evidence for a core formation threshold traced in Herschel Gould Belt survey clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Formation and evolution of interstellar filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ASNA.201211956⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 553, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00951168v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Mass Distributions in the L 1641 Molecular Clouds: The Herschel connection of Dense Cores and Filaments in Orion A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Molinari</w:t>
+                <w:t xml:space="preserve">Pillars and globules at the edges of H ii regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/777/2/L33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860927v1</w:t>
+                <w:t xml:space="preserve">cea-01135497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel and JCMT Gould Belt Surveys: Constraining Dust Properties in the Perseus B1 Clump with PACS, SPIRE, and SCUBA-2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. J. Currie</w:t>
+                <w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Drabek</w:t>
+                <w:t xml:space="preserve">T. Csengeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 767 (2), pp.id. 126. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.C1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118566E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824698v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What determines the density structure of molecular clouds ? A case study of Orion B with Herschel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Growing evidence for a core formation threshold traced in Herschel Gould Belt survey clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Motte</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334, pp.908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ASNA.201211956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/766/2/L17⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838712v1</w:t>
+                <w:t xml:space="preserve">hal-00951168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes Of Dust Opacity With Density in the Orion A Molecular Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
+                <w:t xml:space="preserve">Two Mass Distributions in the L 1641 Molecular Clouds: The Herschel connection of Dense Cores and Filaments in Orion A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Polychroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter G. Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Abergel</w:t>
+                <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/763/1/55⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 777 (2), pp.id. L33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/777/2/L33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838730v1</w:t>
+                <w:t xml:space="preserve">hal-00860927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel view of the massive star-forming region NGC 6334</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">The Herschel and JCMT Gould Belt Surveys: Constraining Dust Properties in the Perseus B1 Clump with PACS, SPIRE, and SCUBA-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. D. Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Molinari</w:t>
+                <w:t xml:space="preserve">E. Drabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554, pp.42. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 767 (2), pp.id. 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838710v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel view of the Taurus B211/3 filament and striations: Evidence of filamentary growth?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. André</w:t>
+                <w:t xml:space="preserve">What determines the density structure of molecular clouds ? A case study of Orion B with Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kirk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+                <w:t xml:space="preserve">V. Konyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 550, pp.id.A38. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 766 (2), pp.id. L17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/766/2/L17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838724v1</w:t>
+                <w:t xml:space="preserve">hal-00838712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel Observations of the W3 GMC: Clues to the Formation of Clusters of High-Mass Stars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Herschel view of the massive star-forming region NGC 6334</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivera-Ingraham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">L. D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/85⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838715v1</w:t>
+                <w:t xml:space="preserve">hal-00838710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the Herschel Gould Belt Survey in Taurus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes Of Dust Opacity With Density in the Orion A Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Kirk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ph. Andre</w:t>
+                <w:t xml:space="preserve">Danae Polychroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Griffin</w:t>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 432 (2), pp.1424-1433. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 763 (1), pp.id. 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/763/1/55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838705v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Csengeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,51 +10980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11088,103 +11088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pipe Nebula as seen with Herschel: formation of filamentary structures by large-scale compression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koenyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 541, </w:t>
@@ -11235,64 +11235,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Vela C ridge with P-ArTeMiS and Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11350,429 +11350,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing interstellar filaments with Herschel in IC5146</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">Filaments and ridges in Vela C revealed by Herschel: from low-mass to high-mass star-forming sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 529, pp.L6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116596⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 533, pp.A94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572905v1</w:t>
+                <w:t xml:space="preserve">hal-00620136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filaments and ridges in Vela C revealed by Herschel: from low-mass to high-mass star-forming sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Minier</w:t>
+                <w:t xml:space="preserve">The Herschel view of massive star formation in G035.39--00.33: a dense and cold filament of W48 undergoing a mini-starburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Nguyen Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. J. Rygl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 533, pp.A94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117315⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 535, pp.id.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620136v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel view of massive star formation in G035.39--00.33: a dense and cold filament of W48 undergoing a mini-starburst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. L. J. Rygl</w:t>
+                <w:t xml:space="preserve">Characterizing interstellar filaments with Herschel in IC5146</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Konyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 535, pp.id.A76. </w:t>
+              <w:t xml:space="preserve">, 2011, 529, pp.L6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624630v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Canada-France brown Dwarfs Survey to the near-infrared: first ultracool brown dwarfs from CFBDSIR</w:t>
               </w:r>
@@ -11918,51 +11918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Willott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12026,103 +12026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentary structures and compact objects in the Aquila and Polaris clouds observed by Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L103. </w:t>
@@ -12160,103 +12160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquila prestellar core population revealed by Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L106. </w:t>
@@ -12288,295 +12288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel first look at protostars in the Aquila Rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From filamentary clouds to prestellar cores to the stellar IMF: Initial highlights from the Herschel Gould Belt survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men'Shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L85. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523476v1</w:t>
+                <w:t xml:space="preserve">hal-00523064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From filamentary clouds to prestellar cores to the stellar IMF: Initial highlights from the Herschel Gould Belt survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Herschel first look at protostars in the Aquila Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Konyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Motte</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L102. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523064v1</w:t>
+                <w:t xml:space="preserve">hal-00523476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12607,90 +12607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bubbles and filaments to cores and disks: gas gathering and growth of structure leading to the formation of stellar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime E. Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel K. Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12712,51 +12712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding star formation in molecular clouds IV. Column density PDFs from quiescent to massive molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ossenkopf-Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12862,103 +12862,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: &amp;quot;The JCMT BISTRO Survey: Magnetic Fields Associated with a Network of Filaments in NGC 1333&amp;quot; (2020, ApJ, 899, 28)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Doi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray S. Furuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Coudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles L. H. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13028,51 +13028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13270,51 +13270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel view of the large-scale structure in the Chamaeleon dark clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina, Alves de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno, Merín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13382,103 +13382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results of the Herschel Gould Belt Survey in the Orion B Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Labyrinth of Star Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Greece. pp.265, </w:t>
@@ -13516,90 +13516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Mass Distributions in the L 1641 Molecular Clouds: The Herschel connection of Dense Cores and Filaments in Orion A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danae Polychroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Schisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13641,103 +13641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the filamentary structure of the ISM to prestellar cores to the stellar IMF: First results from the Herschel Gould Belt Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Atoms to Pebbles: Herschel's view of Star and Planet Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.9</w:t>
@@ -13856,51 +13856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EA2D651"/>
+    <w:nsid w:val="18B23329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14087,51 +14087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-arzoumanian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1959-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JQT-3284-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Yadav" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Dewangan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Tae Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spezzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harju" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452625" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arzoumanian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Russeil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Suin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kesh Yadav" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.3.031636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Ward-Thompson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Karoly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pattle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Whitworth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kirk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbea4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd6f2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. N. Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men'Shchikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Chung Ching" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keping Qiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ping Lai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Fanciullo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Kemper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Koch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac528" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. H. Hull" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4bbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Hwang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongsoo Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Won Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac99e0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Arzoumanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chun-Yuan Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Whitworth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Priestley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2782" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakali Eswaraiah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Furuya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Hasegawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abeb1c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -Ran Lyo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0ce9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera K&#246;nyves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Di Francesco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3ca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimajiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furuya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadavoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038624" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3c4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Furuya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03285690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Doi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Tomisaka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coud&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac3cc1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzuto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Francesco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936534" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585904v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Tahani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfcc5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Bich Ngoc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Diep" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Parsons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiem Hoang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd0fc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Ran Lyo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02967378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus D Clarke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorellino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Andr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3420" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019383v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1656" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02654382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037815" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Keown" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Fallscheer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ladjelate" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladjelate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward-Thompson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936442" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray S. Furuya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba1e2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Elia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038849" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hughes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boulanger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bracco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2019.20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02157026v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832869" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703878v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wei Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab13a2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02396316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntormousi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935689" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703855v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Friesen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051811v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832725" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02271498v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935915" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834399" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tig&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennemann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628989" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cox" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. J. Rygl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N., Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Motte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Blazere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628328" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Rev&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., K&#246;nyves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Arzoumanian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tig&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628378" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525616" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526431" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1750" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525861" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197448v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girichidis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rayner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Didelon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Hony" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526239" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Sadavoy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/787/2/L18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985622v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mer&#237;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Ribas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423504" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951157v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322700" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322236" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162323v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Fuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rivilla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322172" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322233" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566E" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094467v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220822" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951168v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.201211956" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNXJSWBJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polychroni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/2/L33" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824698v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Currie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drabek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/126" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838712v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Konyves" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/766/2/L17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Polychroni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/55" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219971" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838724v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220500" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838715v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/85" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838705v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kirk" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Griffin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt561" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219429" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442421v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenyves" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118663" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838764v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220504" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572905v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116596" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620136v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Hill" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didelon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117315" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624630v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen Luong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117831" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556736v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artigau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014277" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Willott" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crampton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/140/2/546" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523057v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014668" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523035v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014689" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523476v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014661" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523064v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014666" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968097v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K. Friesen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799824v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clarke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Klessen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabanovic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf2b3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tige" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Andre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Reveret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Konyves" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tige" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina, Alves de Oliveira" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno, Mer&#237;n" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo, Prusti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro, Ribas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palmeirim" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03041-8_50" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880542v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Schisano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838780v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-arzoumanian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1959-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JQT-3284-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Yadav" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Dewangan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Tae Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Russeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Suin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kesh Yadav" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.3.031636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spezzano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arzoumanian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Ward-Thompson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Karoly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pattle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Whitworth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kirk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbea4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd6f2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Arzoumanian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chun-Yuan Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141699" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. N. Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men'Shchikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Fanciullo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Kemper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Koch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Chung Ching" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keping Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ping Lai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. H. Hull" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4bbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongsoo Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Won Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac99e0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Bich Ngoc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Diep" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Parsons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiem Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd0fc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Doi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Hasegawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Tahani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfcc5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Ran Lyo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0ce9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzuto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Francesco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadavoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936534" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakali Eswaraiah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Furuya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abeb1c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Whitworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Priestley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2782" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -Ran Lyo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera K&#246;nyves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Di Francesco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3ca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimajiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furuya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3c4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Furuya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03285690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038259" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Tomisaka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coud&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac3cc1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Elia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02654382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1656" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02967378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus D Clarke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038281" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorellino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3420" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Keown" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Fallscheer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ladjelate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladjelate" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward-Thompson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936442" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray S. Furuya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba1e2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02271498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935915" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834399" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02157026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832869" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hughes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boulanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bracco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2019.20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wei Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab13a2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02396316v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntormousi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935689" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Friesen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832725" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tig&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennemann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628989" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. J. Rygl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527068" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N., Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Motte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Blazere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628328" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Rev&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., K&#246;nyves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Arzoumanian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tig&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628378" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525616" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526431" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1750" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525861" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197448v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girichidis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rayner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Didelon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Hony" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526239" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mer&#237;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Ribas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423504" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Sadavoy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/787/2/L18" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951157v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322700" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322236" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162323v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Fuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rivilla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322172" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220500" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polychroni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/85" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kirk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Griffin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt561" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094467v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220822" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322233" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838718v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566E" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951168v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.201211956" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNXJSWBJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860927v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/2/L33" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Currie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drabek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/126" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Konyves" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/766/2/L17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219971" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838730v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Polychroni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/55" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219429" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442421v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenyves" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118663" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838764v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220504" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Hill" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didelon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117315" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624630v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen Luong" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117831" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572905v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116596" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556736v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artigau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014277" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Willott" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crampton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/140/2/546" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523057v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014668" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523035v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014689" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523064v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014666" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014661" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968097v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K. Friesen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799824v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clarke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Klessen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabanovic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf2b3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tige" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Andre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Reveret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Konyves" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tige" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina, Alves de Oliveira" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno, Mer&#237;n" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo, Prusti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro, Ribas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palmeirim" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03041-8_50" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880542v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Schisano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838780v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>