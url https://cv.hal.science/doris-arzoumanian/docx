--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1959-7201</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=S0JO2WEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/JQT-3284-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,12404 +194,12404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRESTORM I: stellar feedback and gas kinematics in the evolved W40 hub-filament system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Kang Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. K. Dewangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kee-Tae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 545 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staf2218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the interplay between Galactic star formation and ionization feedback with PRIMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX IRAS16293E (Oph464)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Russeil</w:t>
+                <w:t xml:space="preserve">S. Spezzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Suin</w:t>
+                <w:t xml:space="preserve">E. Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siju Zhang</w:t>
+                <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Kesh Yadav</w:t>
+                <w:t xml:space="preserve">O. Sipilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.11.3.031636⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470041v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX IRAS16293E (Oph464)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX: Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Spezzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Redaelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Harju</w:t>
+                <w:t xml:space="preserve">D Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452625⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984623v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting pre-stellar cores with APEX: Overview</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the interplay between Galactic star formation and ionization feedback with PRIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harju</w:t>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Arzoumanian</w:t>
+                <w:t xml:space="preserve">Siju Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Kesh Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (03), pp.031636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.11.3.031636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422871v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised machine learning on Galactic filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. -X. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 692, pp.A41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202450828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First BISTRO Observations of the Dark Cloud Taurus L1495A-B10: The Role of the Magnetic Field in the Earliest Stages of Low-mass Star Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janik Karoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Pattle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Whitworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Kirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 946 (2), pp.62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/acbea4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised machine learning on Galactic filaments. Revealing the filamentary structure of the Galactic interstellar medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bensaid</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: Studying the Complex Magnetic Field of L43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Karoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schisano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Li Causi</w:t>
+                <w:t xml:space="preserve">David Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Whitworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244103⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 952 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acd6f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03967851v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: Studying the Complex Magnetic Field of L43</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kate Pattle</w:t>
+                <w:t xml:space="preserve">Supervised machine learning on Galactic filaments. Revealing the filamentary structure of the Galactic interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -X. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Whitworth</w:t>
+                <w:t xml:space="preserve">E. Schisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Li Causi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acd6f2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443003v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03967851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity structure of the 50 pc long NGC 6334 filamentary cloud</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filament coalescence and hub structure in Mon R2. Implications for massive star and cluster formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Chun-Yuan Chen</w:t>
+                <w:t xml:space="preserve">M. S. N. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe André</w:t>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men'Shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 660, pp.A56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141699⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640830v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03667473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filament coalescence and hub structure in Mon R2. Implications for massive star and cluster formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: Magnetic Fields of the Massive DR21 Filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Palmeirim</w:t>
+                <w:t xml:space="preserve">Tao-Chung Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matsumura</w:t>
+                <w:t xml:space="preserve">Keping Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Ping Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140363⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (2), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667473v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JCMT BISTRO Survey: multiwavelength polarimetry of bright regions in NGC 2071 in the far-infrared/submillimetre range, with POL-2 and HAWC+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Fanciullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Pattle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick M. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 512, pp.1985-2002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stac528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03667426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: Magnetic Fields of the Massive DR21 Filament</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B-fields in Star-forming Region Observations (BISTRO): Magnetic Fields in the Filamentary Structures of Serpens Main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao-Chung Ching</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhiyuan Ren</w:t>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Ping Lai</w:t>
+                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 941 (2), pp.122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfb⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 926, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac4bbe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443749v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03667469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-fields in Star-forming Region Observations (BISTRO): Magnetic Fields in the Filamentary Structures of Serpens Main</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The typical width of Herschel filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac4bbe⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667469v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03846743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The typical width of Herschel filaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: A Spiral Magnetic Field in a Hub-filament Structure, Monoceros R2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihye Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. André</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jongsoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Won Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244541⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac99e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03846743v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: A Spiral Magnetic Field in a Hub-filament Structure, Monoceros R2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity structure of the 50 pc long NGC 6334 filamentary cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Won Lee</w:t>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Koch</w:t>
+                <w:t xml:space="preserve">Michael Chun-Yuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac99e0⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 660, pp.A56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443764v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Magnetic Fields Surrounding LkHα 101 Taken by the BISTRO Survey with JCMT-POL-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic bias in fitting the surface-density profiles of interstellar filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Ngoc Diep</w:t>
+                <w:t xml:space="preserve">A. P. Whitworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harriet Parsons</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. D. Priestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abd0fc⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 508, pp.2736-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705327v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component Magnetic Field along the Line of Sight to the Perseus Molecular Cloud: Contribution of the Foreground Taurus Molecular Cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: An 850/450 μm Polarization Study of NGC 2071IR in Orion B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -Ran Lyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongsoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 914, 16 pp. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abfcc5⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ce9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585904v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: An 850/450 μm Polarization Study of NGC 2071IR in Orion B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Berry</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: Revealing the Diverse Magnetic Field Morphologies in Taurus Dense Cores with Sensitive Submillimeter Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakali Eswaraiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ce9⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 912 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abeb1c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444353v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of the ambient medium and of dense cores in the Perseus star-forming region derived from Herschel Gould Belt Survey observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sadavoy</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: The Magnetic Field in the Center of the Rosette Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936534⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3ca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445984v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: Revealing the Diverse Magnetic Field Morphologies in Taurus Dense Cores with Sensitive Submillimeter Polarimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Derek Ward-Thompson</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Probing the ISF in Orion A with ArTeMiS (Schuller+, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.J/A+A/651/A36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585580v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic bias in fitting the surface-density profiles of interstellar filaments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Distribution of Magnetic Field Strengths toward the OMC-1 Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihye Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongsoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2782⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913, 20 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585954v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: An 850/450 μm Polarization Study of NGC 2071IR in Orion B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Berry</w:t>
+                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334. BISTRO reveals the details of the complex but organized magnetic field structure of the high-mass star-forming hub-filament network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ce9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705280v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO-2 Survey: The Magnetic Field in the Center of the Rosette Molecular Cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3ca⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585577v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Probing the ISF in Orion A with ArTeMiS (Schuller+, 2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Probing the structure of a massive filament: ArTéMiS 350 and 450 μm mapping of the integral-shaped filament in Orion A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Shimajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 651, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561795v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03285690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sadavoy</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO survey: Evidence for pinched magnetic fields in quiescent filaments of NGC 1333</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohji Tomisaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (1), pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac3cc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444404v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Distribution of Magnetic Field Strengths toward the OMC-1 Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+                <w:t xml:space="preserve">Physical properties of the ambient medium and of dense cores in the Perseus star-forming region derived from Herschel Gould Belt Survey observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf3c4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585906v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust polarized emission observations of NGC 6334. BISTRO reveals the details of the complex but organized magnetic field structure of the high-mass star-forming hub-filament network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sadavoy</w:t>
+                <w:t xml:space="preserve">Two-component Magnetic Field along the Line of Sight to the Perseus Molecular Cloud: Contribution of the Foreground Taurus Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnoosh Tahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038624⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 914, 16 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abfcc5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705323v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the structure of a massive filament: ArTéMiS 350 and 450 μm mapping of the integral-shaped filament in Orion A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of Magnetic Fields Surrounding LkHα 101 Taken by the BISTRO Survey with JCMT-POL-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. André</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Peretto</w:t>
+                <w:t xml:space="preserve">Nguyen Bich Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Ngoc Diep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiem Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038259⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abd0fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03285690v1</w:t>
+                <w:t xml:space="preserve">insu-03705327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO survey: Evidence for pinched magnetic fields in quiescent filaments of NGC 1333</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: An 850/450 μm Polarization Study of NGC 2071IR in Orion B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Ran Lyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongsoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 918 (2), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ce9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac3cc1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585957v1</w:t>
+                <w:t xml:space="preserve">hal-04444353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure and characteristic scales of molecular clouds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of the Musca filament: evidence for asymmetries in the accretion flow due to a cloud-cloud collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lars Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Ossenkopf-Okada</w:t>
+                <w:t xml:space="preserve">Seamus D Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A177. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971961v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Galactic H II regions in the formation of filaments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+                <w:t xml:space="preserve">The census of dense cores in the Serpens region from the Herschel Gould Belt Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fiorellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men'Shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037815⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02654382v1</w:t>
+                <w:t xml:space="preserve">hal-03019292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accretion history of high-mass stars: an ArTéMiS pilot study of infrared dark clouds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Properties of the dense core population in Orion B as seen by the Herschel Gould Belt survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Fuller</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men’shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa1656⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019383v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02499010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Musca filament: evidence for asymmetries in the accretion flow due to a cloud-cloud collision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+                <w:t xml:space="preserve">The role of Galactic H II regions in the formation of filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967378v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02654382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The census of dense cores in the Serpens region from the Herschel Gould Belt Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The accretion history of high-mass stars: an ArTéMiS pilot study of infrared dark clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fiorellino</w:t>
+                <w:t xml:space="preserve">A. Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Elia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pezzuto</w:t>
+                <w:t xml:space="preserve">G. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa1656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019292v1</w:t>
+                <w:t xml:space="preserve">hal-03019383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel Gould Belt Survey Observations of Dense Cores in the Cepheus Flare Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The $Herschel$ view of the dense core population in the Ophiuchus molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ladjelate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Di Francesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jared Keown</w:t>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Fallscheer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bilal Ladjelate</w:t>
+                <w:t xml:space="preserve">D. Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men’shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abc016⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638, pp.A74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445941v1</w:t>
+                <w:t xml:space="preserve">cea-02870754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Herschel$ view of the dense core population in the Ophiuchus molecular cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herschel Gould Belt Survey Observations of Dense Cores in the Cepheus Flare Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Keown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ladjelate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Könyves</w:t>
+                <w:t xml:space="preserve">Cassandra Fallscheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ward-Thompson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Men’shchikov</w:t>
+                <w:t xml:space="preserve">Bilal Ladjelate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936442⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 904 (2), pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abc016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02870754v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the dense core population in Orion B as seen by the Herschel Gould Belt survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Accretion history of massive stars (Peretto+, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Men’shchikov</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.J/MNRAS/496/3482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02499010v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Accretion history of massive stars (Peretto+, 2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Fuller</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: Magnetic Fields Associated with a Network of Filaments in NGC 1333</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray S. Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 899, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aba1e2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561806v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: Magnetic Fields Associated with a Network of Filaments in NGC 1333</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
+                <w:t xml:space="preserve">The structure and characteristic scales of molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray S. Furuya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles L. H. Hull</w:t>
+                <w:t xml:space="preserve">Davide Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Ossenkopf-Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aba1e2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705186v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of molecular filaments in the origin of the prestellar core mass function and stellar initial mass function</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the cold magnetized Universe with SPICA-POL (B-BOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.e029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2019.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02271498v1</w:t>
+                <w:t xml:space="preserve">hal-02998961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing accretion of ambient cloud material into the Taurus B211/B213 filament</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">How the power spectrum of dust continuum images may hide the presence of a characteristic filament width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bracco</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Miville-Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834399⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368652v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02157026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the power spectrum of dust continuum images may hide the presence of a characteristic filament width</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Könyves</w:t>
+                <w:t xml:space="preserve">JCMT BISTRO Survey: Magnetic Fields within the Hub-filament Structure in IC 5146</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Ping Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakali Eswaraiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pattle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832869⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab13a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02157026v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03703878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the cold magnetized Universe with SPICA-POL (B-BOP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Bracco</w:t>
+                <w:t xml:space="preserve">Probing fragmentation and velocity sub-structure in the massive NGC 6334 filament with ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntormousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men’shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pasa.2019.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02998961v1</w:t>
+                <w:t xml:space="preserve">cea-02396316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JCMT BISTRO Survey: Magnetic Fields within the Hub-filament Structure in IC 5146</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Di Francesco</w:t>
+                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Magnetic Field of the Barnard 1 Star-forming Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 876, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 877, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab13a2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03703878v1</w:t>
+                <w:t xml:space="preserve">insu-03703855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing fragmentation and velocity sub-structure in the massive NGC 6334 filament with ALMA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Characterizing the properties of nearby molecular filaments observed with Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 632, pp.A83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935689⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 621, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02396316v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JCMT BISTRO Survey: The Magnetic Field of the Barnard 1 Star-forming Region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of molecular filaments in the origin of the prestellar core mass function and stellar initial mass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 629, pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03703855v1</w:t>
+                <w:t xml:space="preserve">cea-02271498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the properties of nearby molecular filaments observed with Herschel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Probing accretion of ambient cloud material into the Taurus B211/B213 filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shimajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 621, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832725⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051811v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The earliest phases of high-mass star formation, as seen in NGC 6334 by Herschel-HOBYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 602, pp.A77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201628989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentary structure and magnetic field orientation in Musca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. L. J. Rygl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 590, pp.id.A110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201527068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645030v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XLIV. Structure of the Galactic magnetic field from dust polarization maps of the southern Galactic cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 596, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022195v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globules and Pillars in Cygnus X I. Herschel Far-infrared imaging of the Cyg OB2 environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing filaments in regions of high-mass star formation: High-resolution submilimeter imaging of the massive star-forming complex NGC 6334 with ArT\'eMiS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F., Motte</w:t>
+                <w:t xml:space="preserve">Ph., André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A., Blazere</w:t>
+                <w:t xml:space="preserve">V., Revéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph., Andre</w:t>
+                <w:t xml:space="preserve">V., Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D., Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., Tigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628328⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592, pp.id.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302825v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing filaments in regions of high-mass star formation: High-resolution submilimeter imaging of the massive star-forming complex NGC 6334 with ArT\'eMiS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Globules and Pillars in Cygnus X I. Herschel Far-infrared imaging of the Cyg OB2 environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V., Könyves</w:t>
+                <w:t xml:space="preserve">N., Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D., Arzoumanian</w:t>
+                <w:t xml:space="preserve">F., Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J., Tigé</w:t>
+                <w:t xml:space="preserve">A., Blazere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph., Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, pp.id.A54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628378⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323804v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XXXIV. The magnetic field structure in the Rosette Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Alves</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022197v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XXXIV. The magnetic field structure in the Rosette Nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planck Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Aumont</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, pp.A137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525616⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645222v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible link between the power spectrum of interstellar filaments and the origin of the prestellar core mass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
+              <w:t xml:space="preserve">, 2015, 584, pp.A111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible link between the power spectrum of interstellar filaments and the origin of the prestellar core mass function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Palmeirim</w:t>
+                <w:t xml:space="preserve">Filaments in the Lupus molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526431⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 453 (2), pp.2036-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243487v1</w:t>
+                <w:t xml:space="preserve">hal-01197451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filaments in the Lupus molecular clouds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1750⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197451v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01000103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A census of dense cores in the Aquila cloud complex: SPIRE/PACS observations from the Herschel Gould Belt survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+                <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aniano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 584, pp.A91. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01238920v1</w:t>
+                <w:t xml:space="preserve">in2p3-01000126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of two power-law tails in the probability distribution functions of massive GMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girichidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 453, pp.41-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnrasl/slv101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Armitage-Caplan</w:t>
+                <w:t xml:space="preserve">A census of dense cores in the Aquila cloud complex: SPIRE/PACS observations from the Herschel Gould Belt survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Men'Shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 584, pp.A91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01000126v1</w:t>
+                <w:t xml:space="preserve">hal-01238920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From forced collapse to H ii region expansion in Mon R2: Envelope density structure and age determination with Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P., Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F., Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T., Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S., Hony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 584, pp.id.A4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201526239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel's view of the large-scale structure in the Chamaeleon dark clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Class 0 Protostars in the Perseus Molecular Cloud: A Correlation Between the Youngest Protostars and the Dense Gas Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Merín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Prusti</w:t>
+                <w:t xml:space="preserve">S. I. Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Á. Ribas</w:t>
+                <w:t xml:space="preserve">J. -P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 568, pp.id.A98. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 787 (2), pp.L18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/787/2/L18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985622v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class 0 Protostars in the Perseus Molecular Cloud: A Correlation Between the Youngest Protostars and the Dense Gas Distribution</w:t>
+                <w:t xml:space="preserve">Herschel's view of the large-scale structure in the Chamaeleon dark clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. I. Sadavoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pezzuto</w:t>
+                <w:t xml:space="preserve">C. Alves de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -P. Bernard</w:t>
+                <w:t xml:space="preserve">B. Merín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/787/2/L18⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568, pp.id.A98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987362v1</w:t>
+                <w:t xml:space="preserve">hal-00985622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization compression impact on dense gas distribution and star formation, Probability density functions around H ii regions as seen by Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 564, pp.id.A106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201322700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the density and temperature structure of prestellar cores from $Herschel$ data: A case study for B68 and L1689B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 562, pp.A138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201322236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01162420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDC13 infrared dark clouds: Longitudinally collapsing filaments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Rivilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 561, pp.A83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201322172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01162323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel view of the Taurus B211/3 filament and striations: Evidence of filamentary growth?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+                <w:t xml:space="preserve">Pillars and globules at the edges of H ii regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.id.A38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220500⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 560, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838724v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel Observations of the W3 GMC: Clues to the Formation of Clusters of High-Mass Stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rivera-Ingraham</w:t>
+                <w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. G. Martin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">T. Csengeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/85⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118566E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838715v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the Herschel Gould Belt Survey in Taurus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and evolution of interstellar filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt561⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 553, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838705v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and evolution of interstellar filaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Growing evidence for a core formation threshold traced in Herschel Gould Belt survey clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Könyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220822⟩</w:t>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334, pp.908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ASNA.201211956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094467v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillars and globules at the edges of H ii regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">The Herschel and JCMT Gould Belt Surveys: Constraining Dust Properties in the Perseus B1 Clump with PACS, SPIRE, and SCUBA-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Sadavoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Audit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Hill</w:t>
+                <w:t xml:space="preserve">E. Drabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 560, pp.A19. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 767 (2), pp.id. 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135497v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments (Corrigendum)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Mass Distributions in the L 1641 Molecular Clouds: The Herschel connection of Dense Cores and Filaments in Orion A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Csengeri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Didelon</w:t>
+                <w:t xml:space="preserve">D. Polychroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118566E⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 777 (2), pp.id. L33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/777/2/L33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838718v1</w:t>
+                <w:t xml:space="preserve">hal-00860927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing evidence for a core formation threshold traced in Herschel Gould Belt survey clouds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">What determines the density structure of molecular clouds ? A case study of Orion B with Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Konyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 766 (2), pp.id. L17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/766/2/L17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ASNA.201211956⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00951168v1</w:t>
+                <w:t xml:space="preserve">hal-00838712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Mass Distributions in the L 1641 Molecular Clouds: The Herschel connection of Dense Cores and Filaments in Orion A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Molinari</w:t>
+                <w:t xml:space="preserve">Changes Of Dust Opacity With Density in the Orion A Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Polychroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/777/2/L33⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 763 (1), pp.id. 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/763/1/55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860927v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel and JCMT Gould Belt Surveys: Constraining Dust Properties in the Perseus B1 Clump with PACS, SPIRE, and SCUBA-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Drabek</w:t>
+                <w:t xml:space="preserve">The Herschel view of the massive star-forming region NGC 6334</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/126⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824698v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What determines the density structure of molecular clouds ? A case study of Orion B with Herschel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Motte</w:t>
+                <w:t xml:space="preserve">Herschel view of the Taurus B211/3 filament and striations: Evidence of filamentary growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/766/2/L17⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 550, pp.id.A38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838712v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel view of the massive star-forming region NGC 6334</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herschel Observations of the W3 GMC: Clues to the Formation of Clusters of High-Mass Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivera-Ingraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Polychroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Russeil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219971⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 766 (2), pp.id. 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838710v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes Of Dust Opacity With Density in the Orion A Molecular Cloud</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results from the Herschel Gould Belt Survey in Taurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Abergel</w:t>
+                <w:t xml:space="preserve">J. M. Kirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ward-Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/763/1/55⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (2), pp.1424-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838730v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">The spine of the swan: A Herschel study of the DR21 ridge and filaments in Cygnus X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 540, pp.L11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 543, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685399v1</w:t>
+                <w:t xml:space="preserve">hal-00707804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spine of the swan: A Herschel study of the DR21 ridge and filaments in Cygnus X</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">The Pipe Nebula as seen with Herschel: formation of filamentary structures by large-scale compression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koenyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Hill</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, pp.L3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00707804v1</w:t>
+                <w:t xml:space="preserve">hal-01442421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pipe Nebula as seen with Herschel: formation of filamentary structures by large-scale compression?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Csengeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 541, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 540, pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01442421v1</w:t>
+                <w:t xml:space="preserve">hal-00685399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Vela C ridge with P-ArTeMiS and Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 548, pp.id.L6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filaments and ridges in Vela C revealed by Herschel: from low-mass to high-mass star-forming sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Minier</w:t>
+                <w:t xml:space="preserve">Characterizing interstellar filaments with Herschel in IC5146</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Konyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 533, pp.A94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117315⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 529, pp.L6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620136v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Herschel view of massive star formation in G035.39--00.33: a dense and cold filament of W48 undergoing a mini-starburst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filaments and ridges in Vela C revealed by Herschel: from low-mass to high-mass star-forming sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Nguyen Luong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. L. J. Rygl</w:t>
+                <w:t xml:space="preserve">Vincent Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 535, pp.id.A76. </w:t>
+              <w:t xml:space="preserve">, 2011, 533, pp.A94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624630v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing interstellar filaments with Herschel in IC5146</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">The Herschel view of massive star formation in G035.39--00.33: a dense and cold filament of W48 undergoing a mini-starburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Nguyen Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. J. Rygl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 529, pp.L6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116596⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 535, pp.id.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572905v1</w:t>
+                <w:t xml:space="preserve">hal-00624630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Canada-France brown Dwarfs Survey to the near-infrared: first ultracool brown dwarfs from CFBDSIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.A39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201014277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddington-limited accretion and the black hole mass function at redshift 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Willott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140, pp.546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-6256/140/2/546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentary structures and compact objects in the Aquila and Polaris clouds observed by Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquila prestellar core population revealed by Herschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From filamentary clouds to prestellar cores to the stellar IMF: Initial highlights from the Herschel Gould Belt survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Herschel first look at protostars in the Aquila Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Konyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.L85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12580,265 +12601,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bubbles and filaments to cores and disks: gas gathering and growth of structure leading to the formation of stellar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime E. Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel K. Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding star formation in molecular clouds IV. Column density PDFs from quiescent to massive molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ossenkopf-Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Klessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kabanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12848,392 +12869,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: &amp;quot;The JCMT BISTRO Survey: Magnetic Fields Associated with a Network of Filaments in NGC 1333&amp;quot; (2020, ApJ, 899, 28)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Doi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray S. Furuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Coudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles L. H. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf2b3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03705319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: HOBYS: 46 MDCs found in NGC 6334 (Tige+, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Zavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Combined ArTeMiS+SPIRE 350um image of NGC6334 (Andre+, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P., Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V., Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V., Konyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D., Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., Tige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.2016yCat.35920054A</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13243,552 +13264,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel view of the large-scale structure in the Chamaeleon dark clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina, Alves de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno, Merín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo, Prusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro, Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015IAUGA.2252675A - IAU General Assembly, Meeting #29, #2252675 - held 4-8 January 2015 in Seattle, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Seattle, United States. pp.52675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results of the Herschel Gould Belt Survey in the Orion B Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Labyrinth of Star Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Greece. pp.265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-03041-8_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Mass Distributions in the L 1641 Molecular Clouds: The Herschel connection of Dense Cores and Filaments in Orion A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danae Polychroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Schisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protostars and Planets VI, Heidelberg, July 15-20, 2013. Poster #1S044</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the filamentary structure of the ISM to prestellar cores to the stellar IMF: First results from the Herschel Gould Belt Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Men'Shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Könyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Atoms to Pebbles: Herschel's view of Star and Planet Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId422"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13856,51 +13877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18B23329"/>
+    <w:nsid w:val="28F8DC32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14087,51 +14108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-arzoumanian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1959-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JQT-3284-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Yadav" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Dewangan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Tae Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Russeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Suin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kesh Yadav" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.3.031636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spezzano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arzoumanian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Ward-Thompson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Karoly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pattle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Whitworth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kirk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbea4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd6f2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Arzoumanian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chun-Yuan Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141699" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. N. Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men'Shchikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Fanciullo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Kemper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Koch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Chung Ching" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keping Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ping Lai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. H. Hull" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4bbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongsoo Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Won Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac99e0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Bich Ngoc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Diep" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Parsons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiem Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd0fc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Doi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Hasegawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Tahani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfcc5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Ran Lyo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0ce9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzuto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Francesco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadavoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936534" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakali Eswaraiah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Furuya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abeb1c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Whitworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Priestley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2782" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -Ran Lyo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera K&#246;nyves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Di Francesco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3ca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimajiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furuya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3c4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Furuya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03285690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038259" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Tomisaka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coud&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac3cc1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Elia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02654382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1656" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02967378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus D Clarke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038281" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorellino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3420" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Keown" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Fallscheer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ladjelate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladjelate" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward-Thompson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936442" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray S. Furuya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba1e2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02271498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935915" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834399" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02157026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832869" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hughes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boulanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bracco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2019.20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wei Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab13a2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02396316v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntormousi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935689" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Friesen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832725" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tig&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennemann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628989" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. J. Rygl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527068" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N., Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Motte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Blazere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628328" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Rev&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., K&#246;nyves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Arzoumanian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tig&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628378" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525616" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526431" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1750" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525861" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197448v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girichidis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rayner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Didelon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Hony" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526239" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mer&#237;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Ribas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423504" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Sadavoy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/787/2/L18" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951157v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322700" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322236" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162323v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Fuller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rivilla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322172" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220500" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polychroni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/85" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kirk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Griffin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt561" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094467v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220822" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322233" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838718v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566E" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951168v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.201211956" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNXJSWBJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860927v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/2/L33" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Currie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drabek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/126" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Konyves" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/766/2/L17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219971" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838730v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Polychroni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/55" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219429" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442421v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenyves" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118663" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838764v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220504" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Hill" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didelon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117315" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624630v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen Luong" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117831" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572905v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116596" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556736v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artigau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014277" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Willott" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crampton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/140/2/546" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523057v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014668" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523035v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014689" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523064v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014666" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014661" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968097v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K. Friesen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799824v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clarke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Klessen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabanovic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf2b3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tige" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Andre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Reveret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Konyves" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tige" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina, Alves de Oliveira" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno, Mer&#237;n" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo, Prusti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro, Ribas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palmeirim" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03041-8_50" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880542v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Schisano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838780v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-arzoumanian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1959-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=S0JO2WEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JQT-3284-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Yadav" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Dewangan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Tae Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spezzano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redaelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Arzoumanian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Russeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Suin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kesh Yadav" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.3.031636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Ward-Thompson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Karoly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pattle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Whitworth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kirk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbea4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd6f2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. N. Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men'Shchikov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Chung Ching" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keping Qiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ping Lai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Fanciullo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Kemper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Koch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac528" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. H. Hull" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4bbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Hwang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongsoo Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Won Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Koch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac99e0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Arzoumanian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chun-Yuan Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Whitworth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Priestley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2782" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -Ran Lyo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0ce9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakali Eswaraiah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Furuya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Hasegawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abeb1c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera K&#246;nyves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Di Francesco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3ca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimajiri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf3c4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Furuya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasegawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadavoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038624" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furuya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03285690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038259" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Doi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Tomisaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coud&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac3cc1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Francesco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936534" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Tahani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfcc5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Bich Ngoc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Ngoc Diep" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Parsons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiem Hoang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd0fc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Ran Lyo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02967378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus D Clarke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038281" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorellino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3420" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834753" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02654382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037815" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladjelate" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward-Thompson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936442" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Keown" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Fallscheer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ladjelate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray S. Furuya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba1e2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Elia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038849" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hughes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boulanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bracco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2019.20" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02157026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832869" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wei Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab13a2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02396316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntormousi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935689" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03703855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Friesen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832725" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02271498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935915" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834399" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tig&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennemann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628989" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cox" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. J. Rygl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527068" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628636" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Rev&#233;ret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., K&#246;nyves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Arzoumanian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tig&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628378" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302825v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N., Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Motte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Blazere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628328" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525616" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526431" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1750" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girichidis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rayner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv101" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238920v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525861" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Didelon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Hill" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Hony" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526239" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987362v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Sadavoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/787/2/L18" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985622v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mer&#237;n" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Ribas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423504" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951157v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322700" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322236" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162323v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Fuller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rivilla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322172" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322233" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838718v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566E" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220822" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951168v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ASNA.201211956" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNXJSWBJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824698v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Currie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drabek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/126" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860927v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polychroni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/2/L33" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Konyves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/766/2/L17" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838730v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Polychroni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/55" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838710v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219971" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838724v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220500" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838715v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Martin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/85" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838705v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kirk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Griffin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt561" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707804v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219429" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442421v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenyves" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118663" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220504" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572905v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116596" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620136v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Hill" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didelon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117315" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen Luong" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117831" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556736v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artigau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014277" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557649v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Willott" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crampton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/140/2/546" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523057v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014668" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014689" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014666" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523476v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014661" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968097v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K. Friesen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799824v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clarke" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Klessen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabanovic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705319v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf2b3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585875v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tige" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357684v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Andre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Reveret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Konyves" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tige" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197438v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina, Alves de Oliveira" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno, Mer&#237;n" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo, Prusti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro, Ribas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palmeirim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03041-8_50" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880542v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Schisano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838780v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>