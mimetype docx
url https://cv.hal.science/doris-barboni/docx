--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -482,351 +482,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanoparticles on the Enhanced Micropropagation of Hemidesmus indicus (L.) R. Br. ex Schult</w:t>
+                <w:t xml:space="preserve">PalaeoHome – Year 1 Palaeolithic Hominins and Habitats: Out of Africa to South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manokari</w:t>
+                <w:t xml:space="preserve">Kumar Akhilesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Faisal</w:t>
+                <w:t xml:space="preserve">Prachi Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulrahman A Alatar</w:t>
+                <w:t xml:space="preserve">Razika Chelli Cheheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Perspectives, the INQUA Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490080v1</w:t>
+                <w:t xml:space="preserve">hal-04967549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PalaeoHome – Year 1 Palaeolithic Hominins and Habitats: Out of Africa to South Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Nanoparticles on the Enhanced Micropropagation of Hemidesmus indicus (L.) R. Br. ex Schult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manokari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Akhilesh</w:t>
+                <w:t xml:space="preserve">Mohammad Faisal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prachi Joshi</w:t>
+                <w:t xml:space="preserve">Abdulrahman A Alatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razika Chelli Cheheb</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mahipal S Shekhawat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Perspectives, the INQUA Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.775-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-023-02714-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967549v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Outreach and Skill Development in PalaeoHome Palaeolithic Hominins and Habitats: Out of Africa to South Asia (INQUA-HABCOM multi-year project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Akhilesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razika Chelli Cheheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1264,278 +1264,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gibert</w:t>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-021-01376-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651752v1</w:t>
+                <w:t xml:space="preserve">hal-03661575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of silicon in the supply of terrestrial ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-021-01376-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661575v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allophanes, a significant soil pool of silicon for plants</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1783,278 +1783,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+                <w:t xml:space="preserve">Vegetation dynamics of Kisima Ngeda freshwater spring reflect hydrological changes in northern Tanzania over the past 1200 years: Implications for paleoenvironmental reconstructions at paleoanthropological sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Andrea Shilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gail Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02940669v1</w:t>
+                <w:t xml:space="preserve">hal-03353994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation dynamics of Kisima Ngeda freshwater spring reflect hydrological changes in northern Tanzania over the past 1200 years: Implications for paleoenvironmental reconstructions at paleoanthropological sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bourel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Shilling</w:t>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gail Ashley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 580, </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353994v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Pleistocene sedimentation in West Turkana (Turkana Depression, Kenya, East African Rift System): Paleolake fluctuations, paleolandscapes and controlling factors</w:t>
               </w:r>
@@ -2174,51 +2174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,64 +2455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springs, palm groves, and the record of early hominins in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Arraiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,161 +2834,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths indicate significant arboreal cover at Sahelanthropus type locality TM266 in northern Chad and a decrease in later sites</w:t>
+                <w:t xml:space="preserve">The paleoecology and taphonomy of AMK (Bed I, Olduvai Gorge) and its contributions to the understanding of the “Zinj” paleolandscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Novello</w:t>
+                <w:t xml:space="preserve">J. Aramendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arriaza M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arráiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531912v1</w:t>
+                <w:t xml:space="preserve">hal-01531904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FLK Zinj paleolandscape: Reconstruction of a 1.84 Ma wooded habitat in the FLK Zinj-AMK-PTK-DS archaeological complex, Middle Bed I (Olduvai Gorge, Tanzania)</w:t>
               </w:r>
@@ -3102,765 +3102,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paleoecology and taphonomy of AMK (Bed I, Olduvai Gorge) and its contributions to the understanding of the “Zinj” paleolandscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleovegetation changes accompanying the evolution of a riverine system at the BK paleoanthropological site (Upper Bed II, Olduvai Gorge, Tanzania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Arráiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aramendi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">David Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audax Mabulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Baquedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.02.036⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531904v1</w:t>
+                <w:t xml:space="preserve">hal-01531900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleovegetation changes accompanying the evolution of a riverine system at the BK paleoanthropological site (Upper Bed II, Olduvai Gorge, Tanzania)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hector Arráiz</w:t>
+                <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrique Baquedano</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (1), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531900v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phytoliths for mitigating water stress in durum wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Phytoliths indicate significant arboreal cover at Sahelanthropus type locality TM266 in northern Chad and a decrease in later sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 215 (1), pp.229-239. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792878v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t>
+                <w:t xml:space="preserve">Erratum: Corrigendum to “Diatom, phytolith, and pollen records from a 10Be/9Be dated lacustrine succession in the Chad basin: Insight on the Miocene–Pliocene paleoenvironmental changes in Central Africa” (Palaeogeography, Palaeoclimatology, Palaeoecology (2015) 430 (85–103) (S003101821500214X) (10.1016/j.palaeo.2015.04.013))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Arraiz</w:t>
+                <w:t xml:space="preserve">A. Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Barbarin</w:t>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pasturel</w:t>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Domínguez-Rodrigo</w:t>
+                <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461250v1</w:t>
+                <w:t xml:space="preserve">hal-01458853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Corrigendum to “Diatom, phytolith, and pollen records from a 10Be/9Be dated lacustrine succession in the Chad basin: Insight on the Miocene–Pliocene paleoenvironmental changes in Central Africa” (Palaeogeography, Palaeoclimatology, Palaeoecology (2015) 430 (85–103) (S003101821500214X) (10.1016/j.palaeo.2015.04.013))</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Arraiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Novello</w:t>
+                <w:t xml:space="preserve">M Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Sylvestre</w:t>
+                <w:t xml:space="preserve">M Domínguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01458853v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Chad sedimentation and environments during the late Miocene and Pliocene: New evidence from mineralogy and chemistry of the Bol core sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grass inflorescence phytoliths of useful species and wild cereals from sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4278,103 +4278,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom, phytolith, and pollen records from a 10Be/9Be dated lacustrine succession in the Chad basin : insight on the Miocene–Pliocene paleoenvironmental changes in Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 430, pp.85-103. </w:t>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-archaeological and geometrically corrected reconstruction of the 1.84 Ma FLK Zinj paleolandscape at Olduvai Gorge, Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dominguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5056,944 +5056,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith signal of aquatic plants and soils in Chad, Central Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Earliest Porotic Hyperostosis on a 1.5-Million-Year-Old Hominin, Olduvai Gorge, Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dominguez-Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Rayne Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Fernando Diez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audax Mabulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poilecot</w:t>
+                <w:t xml:space="preserve">Charles Musiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 178, pp.43-58. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720714v1</w:t>
+                <w:t xml:space="preserve">hal-00765231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochthony and orientation patterns in Olduvai Bed I: a re-examination of the status of post-depositional biasing of archaeological assemblages from FLK North (FLKN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dominguez-Rodrigo</w:t>
+                <w:t xml:space="preserve">Phytolith signal of aquatic plants and soils in Chad, Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Bunn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. M. Musiba</w:t>
+                <w:t xml:space="preserve">Pierre Poilecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.02.027⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 178, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765345v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Autochthony and orientation patterns in Olduvai Bed I: a re-examination of the status of post-depositional biasing of archaeological assemblages from FLK North (FLKN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dominguez-Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Bunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. R. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Z. P. Mabulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Guntzer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. M. Musiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7), pp.2116-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Porotic Hyperostosis on a 1.5-Million-Year-Old Hominin, Olduvai Gorge, Tanzania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Travis Rayne Pickering</w:t>
+                <w:t xml:space="preserve">Impact of agriculture on the Si biogeochemical cycle: Input from phytolith studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Diez-Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audax Mabulla</w:t>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Musiba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46414. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.739-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765231v1</w:t>
+                <w:t xml:space="preserve">hal-01440079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths infer locally dense and heterogeneous paleovegetation at FLK North and surrounding localities during upper Bed I time, Olduvai Gorge, Tanzania</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dominguez-Rodrigo</w:t>
+                <w:t xml:space="preserve">New excavations at the FLK Zinjanthropus site and its surrounding landscape and their behavioral implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dominguez-Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Bunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Z. P. Mabulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry T. Bunn</w:t>
+                <w:t xml:space="preserve">G. M. Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audax Z. P. Mabulla</w:t>
+                <w:t xml:space="preserve">F. Diez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 74 (3), pp.344-354. </w:t>
+              <w:t xml:space="preserve">, 2010, 74 (3), pp.315-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765354v1</w:t>
+                <w:t xml:space="preserve">hal-00765381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New excavations at the FLK Zinjanthropus site and its surrounding landscape and their behavioral implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Z. P. Mabulla</w:t>
+                <w:t xml:space="preserve">Phytoliths infer locally dense and heterogeneous paleovegetation at FLK North and surrounding localities during upper Bed I time, Olduvai Gorge, Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail M. Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dominguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Ashley</w:t>
+                <w:t xml:space="preserve">Henry T. Bunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Diez-Martin</w:t>
+                <w:t xml:space="preserve">Audax Z. P. Mabulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 74 (3), pp.315-332. </w:t>
+              <w:t xml:space="preserve">, 2010, 74 (3), pp.344-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765381v1</w:t>
+                <w:t xml:space="preserve">hal-00765354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling hominin and carnivore activities near a spring at FLK North (Olduvai Gorge, Tanzania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dominguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Z. P. Mabulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Bunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baquedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6095,64 +6095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dominguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry T. Bunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audax Z. P. Mabulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (3), pp.333-343. </w:t>
@@ -6241,64 +6241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dominguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry T. Bunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audax Z. P. Mabulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (3), pp.304-314. </w:t>
@@ -6342,453 +6342,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological and bioclimatic foundations for a global plant functional classification</w:t>
+                <w:t xml:space="preserve">The Geological, Isotopic, Botanical, Invertebrate, and Lower Vertebrate Surroundings of Ardipithecus ramidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. Harrison</w:t>
+                <w:t xml:space="preserve">Giday Woldegabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Prentice</w:t>
+                <w:t xml:space="preserve">Stanley H. Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.E. Kohfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ni</w:t>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01144.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326 (5949), pp.65, 65e1-65e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1175817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462318v1</w:t>
+                <w:t xml:space="preserve">hal-00765388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geological, Isotopic, Botanical, Invertebrate, and Lower Vertebrate Surroundings of Ardipithecus ramidus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoliths of East African grasses: An assessment of their environmental and taxonomic significance based on floristic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1175817⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 158 (1-2), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths of East African grasses: An assessment of their environmental and taxonomic significance based on floristic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiological and bioclimatic foundations for a global plant functional classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Kohfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 158 (1-2), pp.29-41. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2009.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01144.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765377v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of modern phytolith assemblages from inter-tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7302,302 +7302,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths as paleoenvironmental indicators, West Side Middle Awash Valley, Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modern pollen spectra from tropical South India and Sri Lanka: altitudinal distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alexandre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (6), pp.1255-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00359.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0031-0182(99)00045-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909694v1</w:t>
+                <w:t xml:space="preserve">hal-00765349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern pollen spectra from tropical South India and Sri Lanka: altitudinal distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoliths as paleoenvironmental indicators, West Side Middle Awash Valley, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pascal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 26 (6), pp.1255-1280. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 152 (1-2), pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00359.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0031-0182(99)00045-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765349v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7609,609 +7609,609 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvio-lacustrine evolution of a rift axial system: example of the Lower Omo Valley (Turkana Depression, Ethiopia) over the past four million years</w:t>
+                <w:t xml:space="preserve">Phytolith content and silicification patterns in leaves of 170 woody species from South India: A plant-trait study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nutz</w:t>
+                <w:t xml:space="preserve">Uma Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">V. Kokilavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
+                <w:t xml:space="preserve">G. Orukaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+                <w:t xml:space="preserve">A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Paleolimnology Association; International Association of Limnogeology, Oct 2025, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">14th International Meeting on Phytolith Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365419v1</w:t>
+                <w:t xml:space="preserve">hal-05365040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-botanical investigations at Woranso-Mille and Hadar for paleovegetation inferences at 3-4 Ma: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hominin dispersal in the changing landscapes of the East African Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Lazar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Paleontology &amp; Prehistory in Lucy’s Steps, Ethiopian celebrations of the 50th year following Lucy's discovery in 1967 EC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ethiopian Heritage Authority, May 2025, Addis Abeba, Ethiopia</w:t>
+              <w:t xml:space="preserve">PaleoAnthropology: 15th annual ESHE conference, European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris Museum National d'Histoire Naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365277v1</w:t>
+                <w:t xml:space="preserve">hal-05365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hominin dispersal in the changing landscapes of the East African Rift</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-botanical investigations at Woranso-Mille and Hadar for paleovegetation inferences at 3-4 Ma: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Majumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orukaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kokilavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaleoAnthropology: 15th annual ESHE conference, European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris Museum National d'Histoire Naturelle, France</w:t>
+              <w:t xml:space="preserve">African Paleontology &amp; Prehistory in Lucy’s Steps, Ethiopian celebrations of the 50th year following Lucy's discovery in 1967 EC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ethiopian Heritage Authority, May 2025, Addis Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365388v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith content and silicification patterns in leaves of 170 woody species from South India: A plant-trait study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvio-lacustrine evolution of a rift axial system: example of the Lower Omo Valley (Turkana Depression, Ethiopia) over the past four million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma Maheshwari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Anupama</w:t>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stephen</w:t>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Meeting on Phytolith Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Paleolimnology Association; International Association of Limnogeology, Oct 2025, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365040v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sedimentary environments in an axial rift system: the Lower Omo Valley (Turkana Depression, Ethiopia) for the past four million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. </w:t>
@@ -8357,51 +8357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixty-five years of Palynology at the French Institute of Pondicherry (IFP): Online Seminar for Young Palynologists, An Introduction (abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,234 +8446,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau au rythme des hommes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new combination of automated detection and classification of Mediterranean pollen grains from annual pollen traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le grand Rift Africain, à la confluence des temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Collège de France, GDR rift, Nov 2023, Paris, France. pp.114-119</w:t>
+              <w:t xml:space="preserve">21. INQUA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294601v1</w:t>
+                <w:t xml:space="preserve">hal-04168515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new combination of automated detection and classification of Mediterranean pollen grains from annual pollen traps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Devaux</w:t>
+                <w:t xml:space="preserve">L’eau au rythme des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joannin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. INQUA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Le grand Rift Africain, à la confluence des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Collège de France, GDR rift, Nov 2023, Paris, France. pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168515v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of early hominin habitats: data from micro-plant remains and niche modelling</w:t>
               </w:r>
@@ -8728,90 +8728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection and classification of Mediterranean pollen grains: application to the wild and domesticated grapevine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Gimenez</w:t>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8866,51 +8866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLIO-PLEISTOCENE PALEOENVIRONMENTS IN WEST TURKANA (EAST AFRICAN RIFT SYSTEM, KENYA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,51 +9479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anwar-Ul-Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle base de données polliniques actuelles: une étape majeure pour les quantifications climatiques et les reconstructions de végétation et de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,51 +9703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modern pollen−climate database as a tool for quantitative climate and vegetation reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9955,77 +9955,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica in palm leaves and palm leaf manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kokilavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orukaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devangi Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,64 +10080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How good is automated pollen analysis of biodiversity, a case study of the anemophilous Mediterranean flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10390,212 +10390,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconte-moi les écosystèmes du Rift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au rythme de l'eau et des humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hely-Alleaume</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.112-113, 2023, 978-2-7491-7814-1</w:t>
+              <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.114-119, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734179v1</w:t>
+                <w:t xml:space="preserve">hal-04734191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au rythme de l'eau et des humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raconte-moi les écosystèmes du Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hazard</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hely-Alleaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.114-119, 2023, 978-2-7491-7814-1</w:t>
+              <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.112-113, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734191v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand rift et les histoires parallèles de l’humanité</w:t>
               </w:r>
@@ -11753,51 +11753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B80C0A16"/>
+    <w:nsid w:val="4CE65019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11984,51 +11984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-barboni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7753-1254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069049696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Rajendiran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shreekara Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vastrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anupama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manokari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman A Alatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahipal S Shekhawat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02714-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Joshi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Chelli Cheheb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendez-Quintas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01970-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivelu Kumaresan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2255990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Shilling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Ashley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arraiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Z Saylor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Deino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Alene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E Levin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arr&#225;iz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gail Ashley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Mabulla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baquedano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uribelarrea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arriaza M." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arr&#225;iz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.02.036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uribelarrea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.05.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458853v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M. Ashley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol B. De Wet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton R. Magill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.01.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFJZKG9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail J Ashley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S Bunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J Delaney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RDBK6M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vegas Salamanca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquedano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR5S8FT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren F. Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080347" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilecot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.03.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79JBVPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Bunn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Pickering" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Musiba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.02.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0BJ6BNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diez-Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musiba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046414" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry T. Bunn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.09.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T95QKW8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ashley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diez-Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMP847-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MQ1MNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.08.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9BP2DZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HCTQNF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Prentice" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kohfeld" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01144.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424975817C196468E0EB10438662ECF7C11454A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175817" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.07.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z601LVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.10.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMP4V2M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Harrison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Bartlein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jalut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M New" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2004.tb02305.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2003.tb02182.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD1XRRHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-6667(01)00057-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2MMRLBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00359.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZ425BR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poirier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumder" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orukaimani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokilavani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365040v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheshwari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9522" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966798v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294601v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2020AM-351278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu C.N." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar R." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balachandran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734191v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334605v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546969v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-barboni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7753-1254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069049696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Rajendiran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shreekara Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vastrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anupama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Chelli Cheheb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manokari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman A Alatar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahipal S Shekhawat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02714-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendez-Quintas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01970-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivelu Kumaresan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2255990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Shilling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Ashley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arraiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Z Saylor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Deino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Alene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E Levin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uribelarrea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arriaza M." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arr&#225;iz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.02.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arr&#225;iz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gail Ashley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Mabulla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baquedano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uribelarrea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.05.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M. Ashley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol B. De Wet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton R. Magill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.01.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFJZKG9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail J Ashley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S Bunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J Delaney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RDBK6M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vegas Salamanca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquedano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR5S8FT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren F. Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080347" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diez-Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musiba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilecot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79JBVPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Bunn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Pickering" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Musiba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.02.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0BJ6BNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ashley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diez-Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMP847-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry T. Bunn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.09.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T95QKW8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MQ1MNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.08.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9BP2DZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HCTQNF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175817" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.07.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z601LVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Prentice" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kohfeld" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01144.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424975817C196468E0EB10438662ECF7C11454A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.10.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMP4V2M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Harrison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Bartlein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jalut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M New" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2004.tb02305.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2003.tb02182.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD1XRRHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-6667(01)00057-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2MMRLBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pascal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00359.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZ425BR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheshwari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokilavani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orukaimani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365419v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poirier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9522" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966798v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2020AM-351278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu C.N." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar R." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balachandran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734191v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334605v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546969v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>