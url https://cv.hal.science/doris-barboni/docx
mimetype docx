--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -3504,558 +3504,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Corrigendum to “Diatom, phytolith, and pollen records from a 10Be/9Be dated lacustrine succession in the Chad basin: Insight on the Miocene–Pliocene paleoenvironmental changes in Central Africa” (Palaeogeography, Palaeoclimatology, Palaeoecology (2015) 430 (85–103) (S003101821500214X) (10.1016/j.palaeo.2015.04.013))</w:t>
+                <w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Novello</w:t>
+                <w:t xml:space="preserve">H Arraiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+                <w:t xml:space="preserve">N Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">M Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sylvestre</w:t>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Domínguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458853v1</w:t>
+                <w:t xml:space="preserve">hal-01461250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Corrigendum to “Diatom, phytolith, and pollen records from a 10Be/9Be dated lacustrine succession in the Chad basin: Insight on the Miocene–Pliocene paleoenvironmental changes in Central Africa” (Palaeogeography, Palaeoclimatology, Palaeoecology (2015) 430 (85–103) (S003101821500214X) (10.1016/j.palaeo.2015.04.013))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pasturel</w:t>
+                <w:t xml:space="preserve">A. Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beaufort</w:t>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Domínguez-Rodrigo</w:t>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01461250v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Chad sedimentation and environments during the late Miocene and Pliocene: New evidence from mineralogy and chemistry of the Bol core sediments</w:t>
+                <w:t xml:space="preserve">Subtle signatures of seeps: Record of groundwater in a Dryland, DK, Olduvai Gorge, Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderamane Moussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+                <w:t xml:space="preserve">Gail M. Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
+                <w:t xml:space="preserve">Carol B. De Wet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clayton R. Magill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.192-204. </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.4-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716155v1</w:t>
+                <w:t xml:space="preserve">hal-01440074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle signatures of seeps: Record of groundwater in a Dryland, DK, Olduvai Gorge, Tanzania</w:t>
+                <w:t xml:space="preserve">Lake Chad sedimentation and environments during the late Miocene and Pliocene: New evidence from mineralogy and chemistry of the Bol core sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gail M. Ashley</w:t>
+                <w:t xml:space="preserve">Abderamane Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol B. De Wet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clayton R. Magill</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (1), pp.4-21. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.192-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440074v1</w:t>
+                <w:t xml:space="preserve">hal-01716155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
               </w:r>
@@ -4304,51 +4304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths infer locally dense and heterogeneous paleovegetation at FLK North and surrounding localities during upper Bed I time, Olduvai Gorge, Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail M. Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dominguez-Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental and paleoecological reconstruction of a freshwater oasis in savannah grassland at FLK North, Olduvai Gorge, Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail M. Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spring and wooded habitat at FLK Zinj and their relevance to origins of human behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail M. Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,277 +7734,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hominin dispersal in the changing landscapes of the East African Rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-botanical investigations at Woranso-Mille and Hadar for paleovegetation inferences at 3-4 Ma: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Tournier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Subrata Majumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orukaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kokilavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaleoAnthropology: 15th annual ESHE conference, European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris Museum National d'Histoire Naturelle, France</w:t>
+              <w:t xml:space="preserve">African Paleontology &amp; Prehistory in Lucy’s Steps, Ethiopian celebrations of the 50th year following Lucy's discovery in 1967 EC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ethiopian Heritage Authority, May 2025, Addis Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365388v1</w:t>
+                <w:t xml:space="preserve">hal-05365277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-botanical investigations at Woranso-Mille and Hadar for paleovegetation inferences at 3-4 Ma: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hominin dispersal in the changing landscapes of the East African Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Lazar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Paleontology &amp; Prehistory in Lucy’s Steps, Ethiopian celebrations of the 50th year following Lucy's discovery in 1967 EC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ethiopian Heritage Authority, May 2025, Addis Abeba, Ethiopia</w:t>
+              <w:t xml:space="preserve">PaleoAnthropology: 15th annual ESHE conference, European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris Museum National d'Histoire Naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365277v1</w:t>
+                <w:t xml:space="preserve">hal-05365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvio-lacustrine evolution of a rift axial system: example of the Lower Omo Valley (Turkana Depression, Ethiopia) over the past four million years</w:t>
               </w:r>
@@ -10575,285 +10575,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand rift et les histoires parallèles de l’humanité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une exploitation des ressources dans le temps et l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William E. Banks</w:t>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Delagnes</w:t>
+                <w:t xml:space="preserve">Joséphine Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Guy</w:t>
+                <w:t xml:space="preserve">Susan Onyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
+              <w:t xml:space="preserve">Jean-Renaud Boisserie; Séverine Prat; Christel Tiberi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Interdisciplinarité, Voyages au-delà des disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.98-103, 2023, 978-2-271-13983-2</w:t>
+              <w:t xml:space="preserve">Le Grand Rift Africain: A la confluence des Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi CNRS, pp.102-111, 2023, 978-2749178141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962774v1</w:t>
+                <w:t xml:space="preserve">hal-04987722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploitation des ressources dans le temps et l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+                <w:t xml:space="preserve">Le grand rift et les histoires parallèles de l’humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Onyango</w:t>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tallio</w:t>
+                <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Renaud Boisserie; Séverine Prat; Christel Tiberi. </w:t>
+              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Rift Africain: A la confluence des Temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi CNRS, pp.102-111, 2023, 978-2749178141</w:t>
+              <w:t xml:space="preserve">L'Interdisciplinarité, Voyages au-delà des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.98-103, 2023, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987722v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin du royaume d'Aksum en question</w:t>
               </w:r>
@@ -11003,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand Rift africain : à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS le cherche midi, pp.100-137, 2023, 978-2749178141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11111,64 +11111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrage MITI-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -11753,51 +11753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE65019"/>
+    <w:nsid w:val="28E29C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11984,51 +11984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-barboni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7753-1254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069049696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Rajendiran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shreekara Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vastrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anupama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Chelli Cheheb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manokari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman A Alatar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahipal S Shekhawat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02714-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendez-Quintas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01970-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivelu Kumaresan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2255990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Shilling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Ashley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arraiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Z Saylor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Deino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Alene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E Levin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uribelarrea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arriaza M." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arr&#225;iz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.02.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arr&#225;iz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gail Ashley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Mabulla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baquedano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uribelarrea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.05.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M. Ashley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol B. De Wet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton R. Magill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.01.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFJZKG9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail J Ashley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S Bunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J Delaney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RDBK6M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vegas Salamanca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquedano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR5S8FT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren F. Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080347" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diez-Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musiba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilecot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79JBVPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Bunn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Pickering" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Musiba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.02.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0BJ6BNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ashley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diez-Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMP847-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry T. Bunn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.09.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T95QKW8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MQ1MNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.08.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9BP2DZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HCTQNF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175817" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.07.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z601LVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Prentice" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kohfeld" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01144.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424975817C196468E0EB10438662ECF7C11454A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.10.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMP4V2M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Harrison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Bartlein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jalut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M New" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2004.tb02305.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2003.tb02182.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD1XRRHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-6667(01)00057-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2MMRLBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pascal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00359.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZ425BR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheshwari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokilavani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orukaimani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365419v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poirier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9522" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966798v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2020AM-351278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu C.N." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar R." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balachandran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734191v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334605v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546969v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doris-barboni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7753-1254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069049696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Rajendiran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Shreekara Bhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vastrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anupama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Chelli Cheheb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manokari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman A Alatar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahipal S Shekhawat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02714-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendez-Quintas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01970-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivelu Kumaresan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2255990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01376-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018105v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ratie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ouedraogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115722" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Shilling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Ashley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arraiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Z Saylor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Deino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Alene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E Levin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1514-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uribelarrea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arriaza M." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arr&#225;iz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.02.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Arr&#225;iz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gail Ashley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Mabulla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baquedano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uribelarrea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.05.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anwar-Ul-Haq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14554" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458853v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail M. Ashley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol B. De Wet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton R. Magill" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.01.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFJZKG9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail J Ashley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S Bunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J Delaney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6RDBK6M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vegas Salamanca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquedano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR5S8FT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dominguez-Rodrigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Rayne Pickering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren F. Mark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080347" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diez-Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Musiba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilecot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X79JBVPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Bunn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Pickering" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Musiba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.02.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0BJ6BNZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Ashley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diez-Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMP847-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry T. Bunn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audax Z. P. Mabulla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.09.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T95QKW8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765335v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MQ1MNX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.08.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9BP2DZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HCTQNF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175817" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.07.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z601LVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Prentice" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kohfeld" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01144.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424975817C196468E0EB10438662ECF7C11454A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.10.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMP4V2M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Harrison" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Bartlein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jalut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M New" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2004.tb02305.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2003.tb02182.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD1XRRHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-6667(01)00057-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2MMRLBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pascal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00359.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPZ425BR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheshwari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokilavani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orukaimani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumder" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365419v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poirier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9522" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966798v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2020AM-351278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550342v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barboni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizwan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu C.N." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar R." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balachandran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devangi Ramakrishnan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734191v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hely-Alleaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334605v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04546969v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>