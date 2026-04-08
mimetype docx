--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -3922,208 +3922,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04933279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pays d’Europe centrale face à la guerre d'Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montbrial, Dominique de; David, Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramses 2024. Un monde à refaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-10-085603-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04207516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Highlighting Systemic Inequalities: The Impact of the COVID-19 Pandemic on French Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pinheiro, Rómulo; Balbachevsky, Elizabeth; Pillay, Pundy; Yonezawa, Akiyoshi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of Covid-19 on the Institutional Fabric of Higher Education. Old Patterns, New Dynamics, and Changing Rules?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-115, 2023, 978-3-031-26393-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26393-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26393-4_4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04207486v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04207516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Au nom de la démocratie. Arènes transnationales, passeurs locaux, appropriations autoritaires</w:t>
               </w:r>
@@ -4383,212 +4383,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État membre – négociations d’adhésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charléty, Véronique ; Lafarge, François; Mangenot, Michel; Mestre, Christian; Schirmann, Sylvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la gouvernance européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782807903302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01786362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European Higher Education Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Serrano-Velarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heinelt, Hubert ; Münch, Sybille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of European Policies: Interpretive Approaches to the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260-272, 2018, Handbooks of Research on Public Policy, 978-1-78471-935-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar </w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01519174v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01786362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Education in Poland: Budgetary Constraints and International Aspirations</w:t>
               </w:r>
@@ -4994,221 +4994,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fondations politiques allemandes. Acteurs de la politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorota Dakowska; Elsa Tulmets. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Partenariat franco-allemand : entre européanisation et transnationalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-138, 2011, Chaos International, 978-2-296-13903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weder für noch gegen Europa. Ambivalente Einstellungen und Argumentationsvielfalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmungen eines politischen Raums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transkript</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2011, 978-3-8376-1626-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transkript</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02446981v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04625125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des politiques étrangères entre européanisation et transnationalisation</w:t>
               </w:r>
@@ -5221,51 +5221,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorota Dakowska; Elsa Tulmets. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Partenariat franco-allemand entre européanisation et transnationalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-32, 2011, 978-2-296-13903-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5274,251 +5274,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polnische Besonderheiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmungen eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transkript, pp.109-114, 2011, 978-3-8376-1626-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gibt es einen nationalen Effekt ? Zeitlichkeiten und historische Erfahrungen bei den Grundeinstellungen zu Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Rowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie; Marine de Lassalle; Nicolas Hubé; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmung eines politischen Raums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-158, 2011, 978-3-8376-1626-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For or Against the EU? Ambivalent Attitudes and Varied Arguments Towards Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie, Nicolas Hubé, Jay Rowell (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR Press, 2011</w:t>
@@ -5560,51 +5560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporality and historical experience in attitudes towards Europe: Is there a nationality effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Rowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5636,337 +5636,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Akira Iriye, Pierre-Yves Saunier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionary of Transnational History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9781403992956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre stabilisation et incorporation de l'étranger proche : les élargissements de l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Union européenne et la sécurité internationale. Théories et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brylant/Université de Genève, p. 143-156, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networking of Political Foundations: The Catalytic Effects of Transition and Eastern Enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionary of Transnational History</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9781403992956</w:t>
+              <w:t xml:space="preserve">Networks in European Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Böhlau, pp.PP. ??, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aufarbeitung ‚made in Poland’ und die Frage nach dem deutschen Standard – IPN und BStU im Vergleich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Hammerstein, U. Mählert, J. Trappe, E. Wolfrum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aufarbeitung der Diktatur – Diktat der Aufarbeitung? Normierungsprozesse beim Umgang mit diktatorischer Vergangenheit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-3-8353-0440-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wallstein</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01619984v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00367847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre stabilisation et incorporation de l’étranger proche : les élargissements de l’UE</w:t>
               </w:r>
@@ -6131,173 +6131,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà du rideau de fer : de la fin de la guerre froide à l'ouverture européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Beaupré, Caroline Moine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe de Versailles à Maastricht. Visions, moments, acteurs des projets européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seli Arslan, pp.152-162, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00289052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le ‘Centre contre les expulsions' : les enjeux d'un débat transnational »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Mink et Laure Neumayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et ses passés douloureux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, p. 128-139, 2007, Collection "Recherches"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144585v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00289052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘Centre contre les expulsions' : les enjeux d'un débat transnational</w:t>
               </w:r>
@@ -7009,165 +7009,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondations politiques</w:t>
+                <w:t xml:space="preserve">Think Tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.190-193</w:t>
+              <w:t xml:space="preserve">, 2014, pp.377-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627904v1</w:t>
+                <w:t xml:space="preserve">hal-04627907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think Tanks</w:t>
+                <w:t xml:space="preserve">Fondations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.377-379</w:t>
+              <w:t xml:space="preserve">, 2014, pp.190-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627907v1</w:t>
+                <w:t xml:space="preserve">hal-04627904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7363,51 +7363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D02106FA"/>
+    <w:nsid w:val="768FFCB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7594,51 +7594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorota-dakowska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9188-2819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/dakowska-dorota/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/collection.php?idColl=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neumayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bensussan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skowro&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Veiga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Buschkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seidenschnur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Magalh&#227;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/latiss.2025.180302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41268-022-00262-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541100v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116688024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01641030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.077.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9765-6i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harmsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2014.977318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C&#238;rstocea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.451.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705854.2010.503032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143814X0900107X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.052.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Br&#248;gger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/World-Yearbook-of-Education-2026-The-Shifting-Geopolitics-of-Higher-Education-Knowledge-Power-Protest/Brogger-Moscovitz-Robertson-Lee/p/book/9781032580449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003442264-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/ukraine/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26393-4_4#copyright-information" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26393-4_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2024-un-monde-refaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1480" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.com/95947591/handbook-of-european-policies/heinelt-hubert-m%C3%BCnch-sybille/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/dictionnaire-encyclopedique-de-la-gouvernance-europeenne-2017-9782807903302.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532977v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/higher-education-in-austerity-europe-9781474277266/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03578969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceriscope.sciences-po.fr/puissance/content/part2/les-fondations-politiques-allemandes-des-courtiers-de-la-politique-etrangere?page=show" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?k=9781137296863" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137296870_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fes.de/bibliothek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1626-2/das-europa-der-europaeer/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_partenariat_franco_allemand_entre_europeanisation_et_transnationalisation_elsa_tulmets_dorota_dakowoska-9782296139039-33272.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/the-palgrave-dictionary-of-transnational-history-akira-iriye/?K=9781403992956" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallstein-verlag.de/9783835304406-aufarbeitung-der-diktatur-diktat-der-aufarbeitung.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-science-politique-de-l-union-europeenne-belot-celine,fr,4,9782717855708.cfm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorota-dakowska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9188-2819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/dakowska-dorota/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/collection.php?idColl=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neumayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bensussan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skowro&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Veiga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Buschkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seidenschnur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Magalh&#227;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/latiss.2025.180302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41268-022-00262-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541100v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116688024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01641030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.077.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9765-6i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harmsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2014.977318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C&#238;rstocea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.451.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705854.2010.503032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143814X0900107X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.052.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Br&#248;gger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/World-Yearbook-of-Education-2026-The-Shifting-Geopolitics-of-Higher-Education-Knowledge-Power-Protest/Brogger-Moscovitz-Robertson-Lee/p/book/9781032580449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003442264-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/ukraine/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2024-un-monde-refaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26393-4_4#copyright-information" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26393-4_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1480" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/dictionnaire-encyclopedique-de-la-gouvernance-europeenne-2017-9782807903302.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.com/95947591/handbook-of-european-policies/heinelt-hubert-m%C3%BCnch-sybille/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532977v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/higher-education-in-austerity-europe-9781474277266/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03578969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceriscope.sciences-po.fr/puissance/content/part2/les-fondations-politiques-allemandes-des-courtiers-de-la-politique-etrangere?page=show" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?k=9781137296863" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137296870_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fes.de/bibliothek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_partenariat_franco_allemand_entre_europeanisation_et_transnationalisation_elsa_tulmets_dorota_dakowoska-9782296139039-33272.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1626-2/das-europa-der-europaeer/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/the-palgrave-dictionary-of-transnational-history-akira-iriye/?K=9781403992956" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallstein-verlag.de/9783835304406-aufarbeitung-der-diktatur-diktat-der-aufarbeitung.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-science-politique-de-l-union-europeenne-belot-celine,fr,4,9782717855708.cfm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>