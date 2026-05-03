--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -402,177 +402,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Partenariat franco-allemand entre européanisation et transnationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tulmets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorota Dakowska, Elsa Tulmets. L'Harmattan, 2011, Chaos international, Josepha Laroche, 978-2-296-13903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l'Europe en actes. Une analyse des petits entrepreneurs de la cause européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Politique européenne, 34, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276271v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01184594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne élargie. Acteurs et processus</w:t>
               </w:r>
@@ -1119,252 +1119,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04618944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Staying alive: how international organisations struggle to remain relevant policy players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Relations and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.784 - 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41268-022-00262-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'une frontière l'autre. Les ONG polonaises d'aide aux réfugiés entre la militarisation de la frontière bélarusse et la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les ONG à l’épreuve de la com’, 89 (1), pp.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03773347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eppur si muove. Circulation transnationale des réformes de l’enseignement supérieur entre organisations internationales et espaces nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (1), pp.23-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.291.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03773399v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03773362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des experts à son image : la Commission européenne et les politiques de l’enseignement supérieur</w:t>
               </w:r>
@@ -1738,274 +1738,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laboratories of Reform? The Europeanization and Internationalization of Higher Education in Central and Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Harmsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.4-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21568235.2014.977318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au nom de l’Europe. Les fondations politiques allemandes face à l’intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (1), pp.37-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/allemagne.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Competition Imperative and Europeanisation. The Case of Higher Education Reform in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (1), pp.129-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10734-014-9765-6i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183911v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01183912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -2158,196 +2158,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une politisation du débat public européen ? L’institutionnalisation des ‘fondations politiques européennes’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Légitimer l'Europe sans Bruxelles ? Un regard sur les petits entrepreneurs d'Europe, entre décentrement et recentrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.167-199. </w:t>
+              <w:t xml:space="preserve">, 2011, 34, pp.7-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.034.0167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.034.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01183953v1</w:t>
+                <w:t xml:space="preserve">halshs-00626312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimer l'Europe sans Bruxelles ? Un regard sur les petits entrepreneurs d'Europe, entre décentrement et recentrages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une politisation du débat public européen ? L’institutionnalisation des ‘fondations politiques européennes’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.7-35. </w:t>
+              <w:t xml:space="preserve">, 2011, 34, pp.167-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.034.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.034.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626312v2</w:t>
+                <w:t xml:space="preserve">halshs-01183953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whither Euroscepticism? The Uses of European Integration by Polish Conservative and Radical Parties</w:t>
               </w:r>
@@ -2552,165 +2552,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations germano-polonaises : les relectures du passé dans le contexte de l'adhésion à l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118, pp.125-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fondations partisanes allemandes dans le contexte de l'élargissement : transfert institutionnel et diffusion de récits européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (4), pp.717- 733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286076v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00288958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemieckie fundacje polityczne wobec Ostpolitik (1970-1989)</w:t>
               </w:r>
@@ -3199,181 +3199,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des archives des polices politiques communistes en Allemagne et en Pologne : essai de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bensussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52, pp.4-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'élargissement des fédérations européennes des partis et les fondations allemandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle Alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (59), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et mésusages du concept de gouvernance appliqué à l'élargissement de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.99-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des archives des polices politiques communistes en Allemagne et en Pologne :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bensussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3392,171 +3487,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (3), pp.4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.052.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.052.0004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03702724v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00144583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Conditionality: EU Enlargement, European Party Federations and the Transnational Activity of German Political Foundations</w:t>
               </w:r>
@@ -4383,212 +4383,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European Higher Education Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Serrano-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heinelt, Hubert ; Münch, Sybille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of European Policies: Interpretive Approaches to the EU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260-272, 2018, Handbooks of Research on Public Policy, 978-1-78471-935-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">État membre – négociations d’adhésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charléty, Véronique ; Lafarge, François; Mangenot, Michel; Mestre, Christian; Schirmann, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la gouvernance européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782807903302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01786362v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01519174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Education in Poland: Budgetary Constraints and International Aspirations</w:t>
               </w:r>
@@ -4654,281 +4654,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polish Higher Education and the Global Academic Competition: University Rankings in the Reform Debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tero Erkkilä. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global University Rankings: Challenges for European Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan UK</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-123, 2013, Global University Rankings: Challenges for European Higher Education, 9781137296863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137296870_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Polish Case Study: Participatory Budgeting in the City of Płock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Sintomer, Rudolf Traub-Merz, Junhua Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory Budgeting in Asia and Europe - Key Challenges of Deliberative Democracy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2013, 9781137009142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondations politiques allemandes : des courtiers de la politique étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lequesne; Marie-Françoise Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceriscope Puissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de cartographie de Sciences Po; Centre de recherches internationales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578969v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01184151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">波兰案例：普沃茨克市的参与预算制 [= A Polish Case Study: Participatory Budgeting in the City of Płock]</w:t>
               </w:r>
@@ -4994,824 +4994,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporality and historical experience in attitudes towards Europe: Is there a nationality effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECPR Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For or Against the EU? Ambivalent Attitudes and Varied Arguments Towards Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie, Nicolas Hubé, Jay Rowell (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weder für noch gegen Europa. Ambivalente Einstellungen und Argumentationsvielfalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmungen eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transkript</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2011, 978-3-8376-1626-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02446981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fondations politiques allemandes. Acteurs de la politique étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorota Dakowska; Elsa Tulmets. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Partenariat franco-allemand : entre européanisation et transnationalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-138, 2011, Chaos International, 978-2-296-13903-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques étrangères entre européanisation et transnationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorota Dakowska; Elsa Tulmets. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Partenariat franco-allemand entre européanisation et transnationalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2011, 978-2-296-13903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polnische Besonderheiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmungen eines politischen Raums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.115⟩</w:t>
+              <w:t xml:space="preserve">, Transkript, pp.109-114, 2011, 978-3-8376-1626-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibt es einen nationalen Effekt ? Zeitlichkeiten und historische Erfahrungen bei den Grundeinstellungen zu Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...152 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Rowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie; Marine de Lassalle; Nicolas Hubé; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmung eines politischen Raums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-158, 2011, 978-3-8376-1626-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre stabilisation et incorporation de l'étranger proche : les élargissements de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR Press, 2011</w:t>
+              <w:t xml:space="preserve">L'Union européenne et la sécurité internationale. Théories et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brylant/Université de Genève, p. 143-156, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Akira Iriye, Pierre-Yves Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionary of Transnational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9781403992956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01184601v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00375445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking of Political Foundations: The Catalytic Effects of Transition and Eastern Enlargement</w:t>
               </w:r>
@@ -6131,173 +6131,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le ‘Centre contre les expulsions' : les enjeux d'un débat transnational »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Mink et Laure Neumayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et ses passés douloureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, p. 128-139, 2007, Collection "Recherches"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà du rideau de fer : de la fin de la guerre froide à l'ouverture européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaupré, Caroline Moine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe de Versailles à Maastricht. Visions, moments, acteurs des projets européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seli Arslan, pp.152-162, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289052v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00144585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘Centre contre les expulsions' : les enjeux d'un débat transnational</w:t>
               </w:r>
@@ -6644,165 +6644,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Translating European Higher Education Policies in the Light of Liberal Transformations. The Case of Polish Educational Entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Aug 2011, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’université compétitive ? L’économisation de l’enseignement supérieur et de la recherche en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01184862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7009,165 +7009,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think Tanks</w:t>
+                <w:t xml:space="preserve">Fondations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.377-379</w:t>
+              <w:t xml:space="preserve">, 2014, pp.190-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627907v1</w:t>
+                <w:t xml:space="preserve">hal-04627904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondations politiques</w:t>
+                <w:t xml:space="preserve">Think Tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.190-193</w:t>
+              <w:t xml:space="preserve">, 2014, pp.377-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627904v1</w:t>
+                <w:t xml:space="preserve">hal-04627907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7363,51 +7363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="768FFCB8"/>
+    <w:nsid w:val="91C6740B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7594,51 +7594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorota-dakowska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9188-2819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/dakowska-dorota/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/collection.php?idColl=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neumayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bensussan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skowro&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Veiga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Buschkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seidenschnur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Magalh&#227;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/latiss.2025.180302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41268-022-00262-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541100v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116688024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01641030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.077.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9765-6i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harmsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2014.977318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C&#238;rstocea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.451.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705854.2010.503032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143814X0900107X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.052.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Br&#248;gger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/World-Yearbook-of-Education-2026-The-Shifting-Geopolitics-of-Higher-Education-Knowledge-Power-Protest/Brogger-Moscovitz-Robertson-Lee/p/book/9781032580449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003442264-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/ukraine/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2024-un-monde-refaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26393-4_4#copyright-information" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26393-4_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1480" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/dictionnaire-encyclopedique-de-la-gouvernance-europeenne-2017-9782807903302.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.com/95947591/handbook-of-european-policies/heinelt-hubert-m%C3%BCnch-sybille/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532977v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/higher-education-in-austerity-europe-9781474277266/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03578969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceriscope.sciences-po.fr/puissance/content/part2/les-fondations-politiques-allemandes-des-courtiers-de-la-politique-etrangere?page=show" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?k=9781137296863" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137296870_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fes.de/bibliothek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_partenariat_franco_allemand_entre_europeanisation_et_transnationalisation_elsa_tulmets_dorota_dakowoska-9782296139039-33272.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1626-2/das-europa-der-europaeer/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/the-palgrave-dictionary-of-transnational-history-akira-iriye/?K=9781403992956" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallstein-verlag.de/9783835304406-aufarbeitung-der-diktatur-diktat-der-aufarbeitung.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-science-politique-de-l-union-europeenne-belot-celine,fr,4,9782717855708.cfm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorota-dakowska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9188-2819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/dakowska-dorota/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/collection.php?idColl=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neumayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bensussan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skowro&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Veiga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Buschkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seidenschnur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Magalh&#227;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/latiss.2025.180302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41268-022-00262-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541100v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116688024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01641030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.077.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harmsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2014.977318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9765-6i" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C&#238;rstocea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.451.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0167" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705854.2010.503032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143814X0900107X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.052.0004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Br&#248;gger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/World-Yearbook-of-Education-2026-The-Shifting-Geopolitics-of-Higher-Education-Knowledge-Power-Protest/Brogger-Moscovitz-Robertson-Lee/p/book/9781032580449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003442264-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/ukraine/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2024-un-monde-refaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26393-4_4#copyright-information" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26393-4_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1480" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.com/95947591/handbook-of-european-policies/heinelt-hubert-m%C3%BCnch-sybille/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/dictionnaire-encyclopedique-de-la-gouvernance-europeenne-2017-9782807903302.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532977v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/higher-education-in-austerity-europe-9781474277266/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?k=9781137296863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137296870_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03578969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceriscope.sciences-po.fr/puissance/content/part2/les-fondations-politiques-allemandes-des-courtiers-de-la-politique-etrangere?page=show" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fes.de/bibliothek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1626-2/das-europa-der-europaeer/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.115" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_partenariat_franco_allemand_entre_europeanisation_et_transnationalisation_elsa_tulmets_dorota_dakowoska-9782296139039-33272.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/the-palgrave-dictionary-of-transnational-history-akira-iriye/?K=9781403992956" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallstein-verlag.de/9783835304406-aufarbeitung-der-diktatur-diktat-der-aufarbeitung.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-science-politique-de-l-union-europeenne-belot-celine,fr,4,9782717855708.cfm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>