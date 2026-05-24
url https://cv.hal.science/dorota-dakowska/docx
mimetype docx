--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -402,177 +402,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Promouvoir l'Europe en actes. Une analyse des petits entrepreneurs de la cause européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Politique européenne, 34, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Partenariat franco-allemand entre européanisation et transnationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tulmets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorota Dakowska, Elsa Tulmets. L'Harmattan, 2011, Chaos international, Josepha Laroche, 978-2-296-13903-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184594v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05276271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne élargie. Acteurs et processus</w:t>
               </w:r>
@@ -1119,2131 +1119,2269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04618944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'une frontière l'autre. Les ONG polonaises d'aide aux réfugiés entre la militarisation de la frontière bélarusse et la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les ONG à l’épreuve de la com’, 89 (1), pp.104-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eppur si muove. Circulation transnationale des réformes de l’enseignement supérieur entre organisations internationales et espaces nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.23-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.291.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Staying alive: how international organisations struggle to remain relevant policy players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Relations and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (3), pp.784 - 805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41268-022-00262-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03773362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D'une frontière l'autre. Les ONG polonaises d'aide aux réfugiés entre la militarisation de la frontière bélarusse et la guerre en Ukraine</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer des experts à son image : la Commission européenne et les politiques de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (130), pp.137-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.130.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eppur si muove. Circulation transnationale des réformes de l’enseignement supérieur entre organisations internationales et espaces nationaux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les usages des financements communautaires aux marges de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1056258ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02057536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competitive Universities? The Impact of International and European Trends on Academic Institutions in the 'New Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Central and Eastern European Higher Education, 16 (5), pp.588-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1474904116688024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541100v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What(ever) works : les organisations internationales et les usages de « bonnes pratiques » dans le domaine de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 pp.81-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.077.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01641030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe centrale à l’heure du repli souverainiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4238, pp.19-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de l’Europe. Les fondations politiques allemandes face à l’intégration européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Competition Imperative and Europeanisation. The Case of Higher Education Reform in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10734-014-9765-6i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratories of Reform? The Europeanization and Internationalization of Higher Education in Central and Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Harmsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.4-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21568235.2014.977318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Cîrstocea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sigman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo.451.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations germano-polonaises, vingt-cinq ans de nouveau voisinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.57-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une politisation du débat public européen ? L’institutionnalisation des ‘fondations politiques européennes’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.167-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.034.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimer l'Europe sans Bruxelles ? Un regard sur les petits entrepreneurs d'Europe, entre décentrement et recentrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.7-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.034.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626312v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whither Euroscepticism? The Uses of European Integration by Polish Conservative and Radical Parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives on European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.254-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15705854.2010.503032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks of Foundations as Norm Entrepreneurs: Between Politics and Policies in EU Decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (2), pp.201-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0143814X0900107X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des experts en démocratisation face aux changements révolutionnaires : le cas des fondations politiques allemandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 38 (n° 1), p. 5-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations partisanes allemandes dans le contexte de l'élargissement : transfert institutionnel et diffusion de récits européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.23-52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 13 (4), pp.717- 733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Créer des experts à son image : la Commission européenne et les politiques de l’enseignement supérieur</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations germano-polonaises : les relectures du passé dans le contexte de l'adhésion à l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118, pp.125-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyser les usages des financements communautaires aux marges de l’Europe</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTRODUCTION : REPENSER L'IMPACT DE L'ADHESION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Visier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Neumayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Gouvernance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, p.5-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Competitive Universities? The Impact of International and European Trends on Academic Institutions in the 'New Europe</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemieckie fundacje polityczne wobec Ostpolitik (1970-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Educational Research Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rocznik polsko-niemiecki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.7-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">What(ever) works : les organisations internationales et les usages de « bonnes pratiques » dans le domaine de l’enseignement supérieur</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Die Arbeit der Friedrich-Ebert-Stiftung in Polen zwischen 1971 und der friedlichen Revolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Sozialgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 45, p. 325-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction : Repenser l'impact de l'adhésion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Neumayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 15, p. 5-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissen geben, Wissen nehmen. Deutsche parteinahe Stiftungen in Polen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osteuropa. Zeitschrift für Gegenwartsfragen des Ostens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (8), pp.126-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des acteurs partisans dans la politique étrangère : les fondations politiques allemandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55, pp.27-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00289039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations politiques allemandes en Europe centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 77 pp.81-102. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 24, pp.139-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Europe centrale à l’heure du repli souverainiste</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00289035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élargissement des fédérations européennes des partis et les fondations allemandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4238, pp.19-29</w:t>
+              <w:t xml:space="preserve">La Nouvelle Alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (59), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...467 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00288962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et mésusages du concept de gouvernance appliqué à l'élargissement de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.7-35. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 10, pp.99-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...979 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux des archives des polices politiques communistes en Allemagne et en Pologne : essai de comparaison</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des archives des polices politiques communistes en Allemagne et en Pologne :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bensussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
@@ -3252,231 +3390,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 52, pp.4-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 52 (3), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.052.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux des archives des polices politiques communistes en Allemagne et en Pologne :</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03702724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des archives des polices politiques communistes en Allemagne et en Pologne : essai de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bensussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
@@ -3485,78 +3494,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 52 (3), pp.4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 52, pp.4-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.052.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03702724v1</w:t>
+                <w:t xml:space="preserve">hal-00144583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Conditionality: EU Enlargement, European Party Federations and the Transnational Activity of German Political Foundations</w:t>
               </w:r>
@@ -3922,208 +3922,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04933279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Highlighting Systemic Inequalities: The Impact of the COVID-19 Pandemic on French Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pinheiro, Rómulo; Balbachevsky, Elizabeth; Pillay, Pundy; Yonezawa, Akiyoshi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Impact of Covid-19 on the Institutional Fabric of Higher Education. Old Patterns, New Dynamics, and Changing Rules?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-115, 2023, 978-3-031-26393-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26393-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04207486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pays d’Europe centrale face à la guerre d'Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montbrial, Dominique de; David, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramses 2024. Un monde à refaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-10-085603-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207516v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04207486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Au nom de la démocratie. Arènes transnationales, passeurs locaux, appropriations autoritaires</w:t>
               </w:r>
@@ -4654,281 +4654,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Polish Case Study: Participatory Budgeting in the City of Płock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Sintomer, Rudolf Traub-Merz, Junhua Zhang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participatory Budgeting in Asia and Europe - Key Challenges of Deliberative Democracy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2013, 9781137009142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations politiques allemandes : des courtiers de la politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lequesne; Marie-Françoise Durand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceriscope Puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de cartographie de Sciences Po; Centre de recherches internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polish Higher Education and the Global Academic Competition: University Rankings in the Reform Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tero Erkkilä. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global University Rankings: Challenges for European Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan UK</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-123, 2013, Global University Rankings: Challenges for European Higher Education, 9781137296863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137296870_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184151v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03578969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">波兰案例：普沃茨克市的参与预算制 [= A Polish Case Study: Participatory Budgeting in the City of Płock]</w:t>
               </w:r>
@@ -4994,669 +4994,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality and historical experience in attitudes towards Europe: Is there a nationality effect?</w:t>
+                <w:t xml:space="preserve">Weder für noch gegen Europa. Ambivalente Einstellungen und Argumentationsvielfalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmungen eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transkript</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2011, 978-3-8376-1626-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02446981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations politiques allemandes. Acteurs de la politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorota Dakowska; Elsa Tulmets. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Partenariat franco-allemand : entre européanisation et transnationalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-138, 2011, Chaos International, 978-2-296-13903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques étrangères entre européanisation et transnationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorota Dakowska; Elsa Tulmets. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Partenariat franco-allemand entre européanisation et transnationalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2011, 978-2-296-13903-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polnische Besonderheiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmungen eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transkript, pp.109-114, 2011, 978-3-8376-1626-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibt es einen nationalen Effekt ? Zeitlichkeiten und historische Erfahrungen bei den Grundeinstellungen zu Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jay Rowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Marine de Lassalle; Nicolas Hubé; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Europa der Europäer. Über die Wahrnehmung eines politischen Raums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcript Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-158, 2011, 978-3-8376-1626-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For or Against the EU? Ambivalent Attitudes and Varied Arguments Towards Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie, Nicolas Hubé, Jay Rowell (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, ECPR Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">For or Against the EU? Ambivalent Attitudes and Varied Arguments Towards Europe</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporality and historical experience in attitudes towards Europe: Is there a nationality effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECPR Press, 2011</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECPR Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...341 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14361/transcript.9783839416266.109⟩</w:t>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-04639235v1</w:t>
+                <w:t xml:space="preserve">hal-01184288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre stabilisation et incorporation de l'étranger proche : les élargissements de l'UE</w:t>
               </w:r>
@@ -6644,165 +6644,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’université compétitive ? L’économisation de l’enseignement supérieur et de la recherche en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Dakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Aug 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating European Higher Education Policies in the Light of Liberal Transformations. The Case of Polish Educational Entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Aug 2011, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184862v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01184864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7363,51 +7363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91C6740B"/>
+    <w:nsid w:val="332F0775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7594,51 +7594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorota-dakowska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9188-2819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/dakowska-dorota/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/collection.php?idColl=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neumayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bensussan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skowro&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Veiga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Buschkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seidenschnur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Magalh&#227;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/latiss.2025.180302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41268-022-00262-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541100v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116688024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01641030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.077.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harmsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2014.977318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9765-6i" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C&#238;rstocea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.451.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0167" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705854.2010.503032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143814X0900107X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.052.0004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Br&#248;gger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/World-Yearbook-of-Education-2026-The-Shifting-Geopolitics-of-Higher-Education-Knowledge-Power-Protest/Brogger-Moscovitz-Robertson-Lee/p/book/9781032580449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003442264-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/ukraine/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2024-un-monde-refaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26393-4_4#copyright-information" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26393-4_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1480" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.com/95947591/handbook-of-european-policies/heinelt-hubert-m%C3%BCnch-sybille/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/dictionnaire-encyclopedique-de-la-gouvernance-europeenne-2017-9782807903302.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532977v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/higher-education-in-austerity-europe-9781474277266/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?k=9781137296863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137296870_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03578969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceriscope.sciences-po.fr/puissance/content/part2/les-fondations-politiques-allemandes-des-courtiers-de-la-politique-etrangere?page=show" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fes.de/bibliothek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1626-2/das-europa-der-europaeer/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.115" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_partenariat_franco_allemand_entre_europeanisation_et_transnationalisation_elsa_tulmets_dorota_dakowoska-9782296139039-33272.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.109" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/the-palgrave-dictionary-of-transnational-history-akira-iriye/?K=9781403992956" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallstein-verlag.de/9783835304406-aufarbeitung-der-diktatur-diktat-der-aufarbeitung.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-science-politique-de-l-union-europeenne-belot-celine,fr,4,9782717855708.cfm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorota-dakowska" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9188-2819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/dakowska-dorota/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/collection.php?idColl=55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neumayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bensussan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skowro&#324;ska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Veiga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Buschkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seidenschnur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Magalh&#227;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/latiss.2025.180302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41268-022-00262-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541100v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904116688024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01641030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.077.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9765-6i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harmsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2014.977318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C&#238;rstocea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.451.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15705854.2010.503032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143814X0900107X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.052.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Br&#248;gger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/World-Yearbook-of-Education-2026-The-Shifting-Geopolitics-of-Higher-Education-Knowledge-Power-Protest/Brogger-Moscovitz-Robertson-Lee/p/book/9781032580449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003442264-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/ukraine/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-26393-4_4#copyright-information" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26393-4_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2024-un-monde-refaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1480" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.com/95947591/handbook-of-european-policies/heinelt-hubert-m%C3%BCnch-sybille/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/dictionnaire-encyclopedique-de-la-gouvernance-europeenne-2017-9782807903302.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532977v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/higher-education-in-austerity-europe-9781474277266/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03578969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceriscope.sciences-po.fr/puissance/content/part2/les-fondations-politiques-allemandes-des-courtiers-de-la-politique-etrangere?page=show" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?k=9781137296863" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137296870_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fes.de/bibliothek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1626-2/das-europa-der-europaeer/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_partenariat_franco_allemand_entre_europeanisation_et_transnationalisation_elsa_tulmets_dorota_dakowoska-9782296139039-33272.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839416266.109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.ecpr.eu/book_details.asp?bookTitleID=40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/the-palgrave-dictionary-of-transnational-history-akira-iriye/?K=9781403992956" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallstein-verlag.de/9783835304406-aufarbeitung-der-diktatur-diktat-der-aufarbeitung.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-science-politique-de-l-union-europeenne-belot-celine,fr,4,9782717855708.cfm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02632554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>