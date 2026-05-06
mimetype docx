--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -1243,51 +1243,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668881v1</w:t>
+                <w:t xml:space="preserve">hal-04556050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of demand for green products: An application to eco-label demand for fish in Europe</w:t>
               </w:r>
@@ -1385,51 +1385,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556050v1</w:t>
+                <w:t xml:space="preserve">hal-02668881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2523,230 +2523,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban transport policies and housing values: evidence from apartments in Nantes, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are consumers ready to pay a premium for eco-labeled seafood products? An empirical study for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Brécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Le Boennec</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop on non-market valuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">The EAFE 2013 : "Securing the future – Implementing reform in European Fisheries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2013, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657291v1</w:t>
+                <w:t xml:space="preserve">hal-01209017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are consumers ready to pay a premium for eco-labeled seafood products? An empirical study for France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban transport policies and housing values: evidence from apartments in Nantes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Brécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Olivier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Boennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EAFE 2013 : "Securing the future – Implementing reform in European Fisheries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2013, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st workshop on non-market valuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209017v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban transport policies and housing values: evidence from apartments in Nantes, France</w:t>
               </w:r>
@@ -3024,338 +3024,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de la demande d’éco-labels : le cas des poissons labélisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Brécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Consommation durable : comment observer les dernières évolutions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., 2011, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635714v1</w:t>
+                <w:t xml:space="preserve">hal-02810838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la demande d’éco-labels : le cas des poissons labélisés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommation durable : comment observer les dernières évolutions ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810838v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bougnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3550,77 +3550,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux du PDU nantais 2000-2010 - synthèse des scénarios Eval-PDU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bougnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12595" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bottega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2023.111513" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-023-00795-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01758759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladarr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2018.02.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPCW9PMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916489v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-017-9328-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.10.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9576-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TS19TP86-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9438-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Hlaimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.07.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2T93J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B&#233;e-Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aprahamian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593744v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12595" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bottega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2023.111513" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-023-00795-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01758759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladarr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2018.02.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPCW9PMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916489v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-017-9328-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.10.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9576-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TS19TP86-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9438-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Hlaimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.07.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2T93J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B&#233;e-Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aprahamian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593744v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>