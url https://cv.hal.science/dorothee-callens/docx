--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothée CALLENS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation d'Interfaces en Génie Biologique et Médical & en Industrie Agroalimentaire par des Techniques Ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Polytechnique Hauts-de-France, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04438908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of attachment/detachment of deposits on solid substrate by coda waves interometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Houston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de formation/élimination de dépôt sur un substrat solide par interférométrie de coda ultrasonore (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ondes et Milieux Complexes (UMR 6294), Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the presence of a defect in a structure on the cross-correlation, application to the tubular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic source localization based on the similarity rate between frequency-time images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des changements d'état d'un milieu agroalimentaire par mesures de décorrélation de coda ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Semaine du Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Heat Exchanger Fouling and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 771 - 779, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and phase sheet ambiguity in ultrasonic spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 74, 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000480, 3323-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. paper ID 1683, session R25, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1683_campistron⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference, AFPAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the longitudinal force necessary to detach osteoblastic cells from a glass substrate using ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, Symposium on Surface Functionalization and Activation of Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poland. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effect on the cell detachment by ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 7th CFA Congress and 30th DAGA Congress, CFA/DAGA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de dispositifs pour le contrôle par ultrasons et mécanique des fluides de l'adhésion et de la minéralisation d'ostéoblastes sur biomatériaux implantables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of ultrasonic transducer : interest of the glue layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of cell adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.G-IV.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of biofilm formation by ultrasonic Coda Wave Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Food Engineering, 290, pp.110219. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cleaning cycles of fouled ducts using ultrasonic coda wave interferometry (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.253-260. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the shear wave ultrasonic reflectometry to the stickiness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the ambient noise for the structural health monitoring of bars and tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (16), pp.163503. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (7-8), pp.771 - 779. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.012009-1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 photoresist and SU-8 based nanocomposites for broadband acoustical matching at 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.012005-1-8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/195/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify the longitudinal threshold force to detach osteoblastic cells from a conditioned glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecuar Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioeng.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching ultrasonic transducer using two matching layers where one of them is glue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.591-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells under stress : a non destructive evaluation of adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouaftouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.75S-79S. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence d'un défaut dans une structure sur la fonction d'intercorrélation : application au transport tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Liban. Session Poster 3 - Technologies Adaptées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé pour étudier une zone d'étude par onde acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2940450 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothée CALLENS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation d'Interfaces en Génie Biologique et Médical & en Industrie Agroalimentaire par des Techniques Ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Polytechnique Hauts-de-France, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04438908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of attachment/detachment of deposits on solid substrate by coda waves interometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Houston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de formation/élimination de dépôt sur un substrat solide par interférométrie de coda ultrasonore (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ondes et Milieux Complexes (UMR 6294), Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the presence of a defect in a structure on the cross-correlation, application to the tubular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic source localization based on the similarity rate between frequency-time images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des changements d'état d'un milieu agroalimentaire par mesures de décorrélation de coda ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Semaine du Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Heat Exchanger Fouling and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 771 - 779, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and phase sheet ambiguity in ultrasonic spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 74, 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000480, 3323-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.69, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. paper ID 1683, session R25, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1683_campistron⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference, AFPAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the longitudinal force necessary to detach osteoblastic cells from a glass substrate using ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, Symposium on Surface Functionalization and Activation of Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poland. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effect on the cell detachment by ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 7th CFA Congress and 30th DAGA Congress, CFA/DAGA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de dispositifs pour le contrôle par ultrasons et mécanique des fluides de l'adhésion et de la minéralisation d'ostéoblastes sur biomatériaux implantables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of ultrasonic transducer : interest of the glue layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of cell adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.G-IV.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of biofilm formation by ultrasonic Coda Wave Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Food Engineering, 290, pp.110219. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cleaning cycles of fouled ducts using ultrasonic coda wave interferometry (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.253-260. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the shear wave ultrasonic reflectometry to the stickiness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the ambient noise for the structural health monitoring of bars and tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (16), pp.163503. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (7-8), pp.771 - 779. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.012009-1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 photoresist and SU-8 based nanocomposites for broadband acoustical matching at 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.012005-1-8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/195/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify the longitudinal threshold force to detach osteoblastic cells from a conditioned glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecuar Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioeng.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching ultrasonic transducer using two matching layers where one of them is glue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.591-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells under stress : a non destructive evaluation of adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouaftouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.75S-79S. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence d'un défaut dans une structure sur la fonction d'intercorrélation : application au transport tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Liban. Session Poster 3 - Technologies Adaptées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04438908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radiszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hildebrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1195-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04438908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radiszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hildebrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1195-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>