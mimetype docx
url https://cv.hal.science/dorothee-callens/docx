--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothée CALLENS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation d'Interfaces en Génie Biologique et Médical & en Industrie Agroalimentaire par des Techniques Ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Polytechnique Hauts-de-France, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04438908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of attachment/detachment of deposits on solid substrate by coda waves interometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Houston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de formation/élimination de dépôt sur un substrat solide par interférométrie de coda ultrasonore (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ondes et Milieux Complexes (UMR 6294), Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the presence of a defect in a structure on the cross-correlation, application to the tubular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic source localization based on the similarity rate between frequency-time images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des changements d'état d'un milieu agroalimentaire par mesures de décorrélation de coda ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Semaine du Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Heat Exchanger Fouling and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 771 - 779, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and phase sheet ambiguity in ultrasonic spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 74, 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000480, 3323-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.69, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. paper ID 1683, session R25, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1683_campistron⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference, AFPAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the longitudinal force necessary to detach osteoblastic cells from a glass substrate using ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, Symposium on Surface Functionalization and Activation of Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poland. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effect on the cell detachment by ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 7th CFA Congress and 30th DAGA Congress, CFA/DAGA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de dispositifs pour le contrôle par ultrasons et mécanique des fluides de l'adhésion et de la minéralisation d'ostéoblastes sur biomatériaux implantables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of ultrasonic transducer : interest of the glue layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of cell adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.G-IV.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of biofilm formation by ultrasonic Coda Wave Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Food Engineering, 290, pp.110219. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cleaning cycles of fouled ducts using ultrasonic coda wave interferometry (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.253-260. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the shear wave ultrasonic reflectometry to the stickiness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the ambient noise for the structural health monitoring of bars and tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (16), pp.163503. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (7-8), pp.771 - 779. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.012009-1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 photoresist and SU-8 based nanocomposites for broadband acoustical matching at 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.012005-1-8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/195/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify the longitudinal threshold force to detach osteoblastic cells from a conditioned glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecuar Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioeng.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching ultrasonic transducer using two matching layers where one of them is glue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.591-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells under stress : a non destructive evaluation of adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouaftouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.75S-79S. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence d'un défaut dans une structure sur la fonction d'intercorrélation : application au transport tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Liban. Session Poster 3 - Technologies Adaptées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothée CALLENS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation d'Interfaces en Génie Biologique et Médical & en Industrie Agroalimentaire par des Techniques Ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Polytechnique Hauts-de-France, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04438908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of attachment/detachment of deposits on solid substrate by coda waves interometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Houston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de formation/élimination de dépôt sur un substrat solide par interférométrie de coda ultrasonore (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ondes et Milieux Complexes (UMR 6294), Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic source localization based on the similarity rate between frequency-time images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the presence of a defect in a structure on the cross-correlation, application to the tubular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des changements d'état d'un milieu agroalimentaire par mesures de décorrélation de coda ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Semaine du Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Heat Exchanger Fouling and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 771 - 779, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and phase sheet ambiguity in ultrasonic spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 74, 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000480, 3323-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.69, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. paper ID 1683, session R25, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1683_campistron⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference, AFPAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the longitudinal force necessary to detach osteoblastic cells from a glass substrate using ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, Symposium on Surface Functionalization and Activation of Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poland. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effect on the cell detachment by ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 7th CFA Congress and 30th DAGA Congress, CFA/DAGA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de dispositifs pour le contrôle par ultrasons et mécanique des fluides de l'adhésion et de la minéralisation d'ostéoblastes sur biomatériaux implantables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of ultrasonic transducer : interest of the glue layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of cell adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.G-IV.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of biofilm formation by ultrasonic Coda Wave Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Food Engineering, 290, pp.110219. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cleaning cycles of fouled ducts using ultrasonic coda wave interferometry (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.253-260. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the shear wave ultrasonic reflectometry to the stickiness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the ambient noise for the structural health monitoring of bars and tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (16), pp.163503. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (7-8), pp.771 - 779. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.012009-1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 photoresist and SU-8 based nanocomposites for broadband acoustical matching at 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.012005-1-8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/195/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify the longitudinal threshold force to detach osteoblastic cells from a conditioned glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecuar Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioeng.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching ultrasonic transducer using two matching layers where one of them is glue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.591-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells under stress : a non destructive evaluation of adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouaftouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.75S-79S. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence d'un défaut dans une structure sur la fonction d'intercorrélation : application au transport tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Liban. Session Poster 3 - Technologies Adaptées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04438908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radiszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hildebrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1195-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04438908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radiszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hildebrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1195-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>