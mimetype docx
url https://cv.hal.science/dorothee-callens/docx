--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothée CALLENS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation d'Interfaces en Génie Biologique et Médical & en Industrie Agroalimentaire par des Techniques Ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Polytechnique Hauts-de-France, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04438908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of attachment/detachment of deposits on solid substrate by coda waves interometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Houston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de formation/élimination de dépôt sur un substrat solide par interférométrie de coda ultrasonore (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ondes et Milieux Complexes (UMR 6294), Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic source localization based on the similarity rate between frequency-time images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the presence of a defect in a structure on the cross-correlation, application to the tubular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des changements d'état d'un milieu agroalimentaire par mesures de décorrélation de coda ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Semaine du Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Heat Exchanger Fouling and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 771 - 779, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and phase sheet ambiguity in ultrasonic spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 74, 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000480, 3323-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.69, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. paper ID 1683, session R25, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1683_campistron⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference, AFPAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the longitudinal force necessary to detach osteoblastic cells from a glass substrate using ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, Symposium on Surface Functionalization and Activation of Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poland. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effect on the cell detachment by ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 7th CFA Congress and 30th DAGA Congress, CFA/DAGA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de dispositifs pour le contrôle par ultrasons et mécanique des fluides de l'adhésion et de la minéralisation d'ostéoblastes sur biomatériaux implantables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of ultrasonic transducer : interest of the glue layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of cell adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.G-IV.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of biofilm formation by ultrasonic Coda Wave Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Food Engineering, 290, pp.110219. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cleaning cycles of fouled ducts using ultrasonic coda wave interferometry (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.253-260. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the shear wave ultrasonic reflectometry to the stickiness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the ambient noise for the structural health monitoring of bars and tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (16), pp.163503. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (7-8), pp.771 - 779. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.012009-1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 photoresist and SU-8 based nanocomposites for broadband acoustical matching at 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.012005-1-8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/195/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify the longitudinal threshold force to detach osteoblastic cells from a conditioned glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecuar Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioeng.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching ultrasonic transducer using two matching layers where one of them is glue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.591-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells under stress : a non destructive evaluation of adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouaftouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.75S-79S. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence d'un défaut dans une structure sur la fonction d'intercorrélation : application au transport tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Liban. Session Poster 3 - Technologies Adaptées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothée CALLENS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Caractérisation d'Interfaces en Génie Biologique et Médical & en Industrie Agroalimentaire par des Techniques Ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Polytechnique Hauts-de-France, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04438908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic coda wave interferometry (CWI) for detecting a change at interface of a solid surface - Applications for monitoring fouling, biofilm growth, cleaning and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boutignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wagrain, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of attachment/detachment of deposits on solid substrate by coda waves interometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the vocal cords' vibrations: Effect of the transducer's position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Houston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de formation/élimination de dépôt sur un substrat solide par interférométrie de coda ultrasonore (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Chihib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ondes et Milieux Complexes (UMR 6294), Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic source localization based on the similarity rate between frequency-time images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the presence of a defect in a structure on the cross-correlation, application to the tubular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beriut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-dependent speaker-recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Torino, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des changements d'état d'un milieu agroalimentaire par mesures de décorrélation de coda ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Semaine du Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Heat Exchanger Fouling and Cleaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp. 771 - 779, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and phase sheet ambiguity in ultrasonic spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 74, 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000480, 3323-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.69, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. paper ID 1683, session R25, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1683_campistron⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use ultrasounds to quantify cellular adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference, AFPAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the longitudinal force necessary to detach osteoblastic cells from a glass substrate using ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting, Symposium on Surface Functionalization and Activation of Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poland. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency effect on the cell detachment by ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 7th CFA Congress and 30th DAGA Congress, CFA/DAGA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de dispositifs pour le contrôle par ultrasons et mécanique des fluides de l'adhésion et de la minéralisation d'ostéoblastes sur biomatériaux implantables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of ultrasonic transducer : interest of the glue layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques ultrasonores à la caractérisation du tissu osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération des Biomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of cell adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.G-IV.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of biofilm formation by ultrasonic Coda Wave Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Food Engineering, 290, pp.110219. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cleaning cycles of fouled ducts using ultrasonic coda wave interferometry (CWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.253-260. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the shear wave ultrasonic reflectometry to the stickiness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.187-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Identification Based On Vocal Cords Vibrations signal: Effect Of The Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Ishac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the ambient noise for the structural health monitoring of bars and tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic On-Chip Integration for Particle Characterization and Manipulation in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (16), pp.163503. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Adhesion Measurement of Whey Protein Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (7-8), pp.771 - 779. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2015.954963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269, pp.012009-1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 photoresist and SU-8 based nanocomposites for broadband acoustical matching at 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndieguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195, pp.012005-1-8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/195/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of ultrasounds to quantify the longitudinal threshold force to detach osteoblastic cells from a conditioned glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. Hildebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecuar Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioeng.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching ultrasonic transducer using two matching layers where one of them is glue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.591-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells under stress : a non destructive evaluation of adhesion by ultrasounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Radiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of ultrasounds for the nondestructive evaluation of cell adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Myrdycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouaftouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.75S-79S. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00138-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence d'un défaut dans une structure sur la fonction d'intercorrélation : application au transport tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Franco-Libanaises, JFL3, « la Recherche au Service de la Communauté »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Liban. Session Poster 3 - Technologies Adaptées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04438908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radiszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hildebrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1195-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04438908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ishac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03366828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hourany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03561169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Collier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.954963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hildebrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1671_debavelaere-callens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radiszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hildebrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myrdycz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.12.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLX41CR2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72753PZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03559883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1195-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeng.2007.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CJGZTB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Callens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00138-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>