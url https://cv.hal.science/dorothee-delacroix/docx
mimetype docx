--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -953,174 +953,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accusatory Whispers: Micro‐Politics of Irreconciliation in the Peruvian Andes</w:t>
+                <w:t xml:space="preserve">« Aider les morts à mourir ». Communiquer avec les âmes vagabondes des morts de la violence en Colombie et au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95 (1), pp.146-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176897v1</w:t>
+                <w:t xml:space="preserve">hal-05176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aider les morts à mourir ». Communiquer avec les âmes vagabondes des morts de la violence en Colombie et au Pérou</w:t>
+                <w:t xml:space="preserve">Accusatory Whispers: Micro‐Politics of Irreconciliation in the Peruvian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4) (Navigating Criminalisation: Visible and Hidden Resistances in Dangerous Contexts), pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/blar.70032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176805v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisations tenaces. Figures du rebelle et de la « fausse » victime dans le Pérou d’après-guerre</w:t>
               </w:r>
@@ -1503,291 +1503,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presencia de la ausencia. Hacia una antropología de la vida póstuma de los desparecidos en el Perú</w:t>
+                <w:t xml:space="preserve">Gabriel Gatti (ed.) Un mundo de víctimas . Barcelone, Anthropos, 2017, 432 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tejero Tabernero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Íconos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17141/iconos.67.2020.4141⟩</w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Petits arrangements avec la race dans les organisations internationales (1945-2019), 86, pp.221-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.086.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606275v1</w:t>
+                <w:t xml:space="preserve">hal-03603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques du doute et régimes de vérité à l’« ère de l’os ». ADN et adoptions symboliques des corps récupérés dans les charniers au Pérou et en Espagne</w:t>
+                <w:t xml:space="preserve">La presencia de la ausencia. Hacia una antropología de la vida póstuma de los desparecidos en el Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. 50 (2), pp.327-344. </w:t>
+              <w:t xml:space="preserve">Íconos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.61 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17141/iconos.67.2020.4141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603851v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gatti (ed.) Un mundo de víctimas . Barcelone, Anthropos, 2017, 432 pages.</w:t>
+                <w:t xml:space="preserve">Politiques du doute et régimes de vérité à l’« ère de l’os ». ADN et adoptions symboliques des corps récupérés dans les charniers au Pérou et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tejero Tabernero</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Petits arrangements avec la race dans les organisations internationales (1945-2019), 86, pp.221-226. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 50 (2), pp.327-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.086.0221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603868v1</w:t>
+                <w:t xml:space="preserve">hal-03603851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ennemi de l’intérieur et la victime innocente</w:t>
               </w:r>
@@ -1923,430 +1923,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorización étnica, conflicto armado interno y reparaciones simbólicas en el Perú post - Comisión de la Verdad y Reconciliación (CVR)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indianisation et dépolitisation des victimes de la guerre au Pérou. L’exemple du mémorial L’Œil-qui-pleure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (2), pp.111-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/jsa.15186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885554v1</w:t>
+                <w:t xml:space="preserve">hal-03604266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une colombe pour quelle paix ? Agenda politique et polysémie monumentale dans les Andes péruviennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorización étnica, conflicto armado interno y reparaciones simbólicas en el Perú post - Comisión de la Verdad y Reconciliación (CVR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pal.104.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604197v1</w:t>
+                <w:t xml:space="preserve">hal-02885554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir les fosses communes au Pérou. « Envoyer au ciel » les objets trouvés ou les commercialiser ?</w:t>
+                <w:t xml:space="preserve">Une colombe pour quelle paix ? Agenda politique et polysémie monumentale dans les Andes péruviennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (19), pp.105-121. </w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcsi.019.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pal.104.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603922v1</w:t>
+                <w:t xml:space="preserve">hal-03604197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Ouvrir les fosses communes au Pérou. « Envoyer au ciel » les objets trouvés ou les commercialiser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (19), pp.105-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pal.104.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcsi.019.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604106v1</w:t>
+                <w:t xml:space="preserve">hal-03603922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indianisation et dépolitisation des victimes de la guerre au Pérou. L’exemple du mémorial L’Œil-qui-pleure</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (2), pp.111-140. </w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/jsa.15186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pal.104.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604266v1</w:t>
+                <w:t xml:space="preserve">hal-03604106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Somos peruanos y limpios». Discursos y prácticas en torno al monumento «El Ojo que Llora» de Llinque, Apurímac</w:t>
               </w:r>
@@ -2436,462 +2436,462 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">La vida social de los restos humanos después de la violencia: enfoques antropológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">José Carlos Agüero. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Delacroix et A.M. Losonczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après la violence. Réflexions d’un fils du Sentier lumineux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782958731540</w:t>
+              <w:t xml:space="preserve">Materias inestables. La vida social de los restos humanos después de la violencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miño y Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2025, coll. “Justicia transicional, derechos humanos y violencia de masa”, 979-13-87546-02-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093310v1</w:t>
+                <w:t xml:space="preserve">hal-05177750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La insoportable evanescencia del ser. Exhumaciones forzadas, muertos-en-movimiento y nuevos desaparecidos en Perú</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
+              <w:t xml:space="preserve">José Carlos Agüero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materias inestables. La vida social de los restos humanos después de la violencia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Après la violence. Réflexions d’un fils du Sentier lumineux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782958731540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mino y Dávila</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05177741v1</w:t>
+                <w:t xml:space="preserve">hal-05093310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vida social de los restos humanos después de la violencia: enfoques antropológicos</w:t>
+                <w:t xml:space="preserve">La insoportable evanescencia del ser. Exhumaciones forzadas, muertos-en-movimiento y nuevos desaparecidos en Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Delacroix et A.M. Losonczy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materias inestables. La vida social de los restos humanos después de la violencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-26, 2025, coll. “Justicia transicional, derechos humanos y violencia de masa”, 979-13-87546-02-1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mino y Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, coll. “Justicia transicional, derechos humanos y violencia de masa”, 979-13-87546-02-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177750v1</w:t>
+                <w:t xml:space="preserve">hal-05177741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haciendo y deshaciendo ciudadanos: Derechos póstumos y burocratización de la muerte en el Perú pos-CVR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire et défaire des citoyens : Droits posthumes et bureaucratisation de la mort dans le Pérou post-Commission de la Vérité et Réconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pablo Baraybar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uribe Carreño E., Morenas A. et Chassin J. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo [en ligne]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Pérou, des citoyens en quête d'une république</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Harmattan, pp.197-212, 2023, 978-2-14-031262-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024289v1</w:t>
+                <w:t xml:space="preserve">hal-04783418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire et défaire des citoyens : Droits posthumes et bureaucratisation de la mort dans le Pérou post-Commission de la Vérité et Réconciliation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haciendo y deshaciendo ciudadanos: Derechos póstumos y burocratización de la muerte en el Perú pos-CVR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pablo Baraybar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pérou, des citoyens en quête d'une république</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Éditions de l’IHEAL, pp.66-85, 2023, Colectivo (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783418v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
@@ -3001,259 +3001,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. &amp;quot;Le cadavre et ses avatars.</w:t>
+                <w:t xml:space="preserve">L’insoutenable évanescence de l’être. Dislocation et éparpillement des restes humains en contexte d’exhumation au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée DELACROIX; Anne-Marie LOSONCZY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cadavre et ses avatars. Approches anthropologiques en contexte de sortie de violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pétra, pp.10-30, 2022, Les cadavres dans les violences de masse et les génocides, 978-2-84743-302-9</w:t>
+              <w:t xml:space="preserve">, Pétra, pp.185-223, 2022, 978-2-847443-302-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038286v1</w:t>
+                <w:t xml:space="preserve">hal-04100797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etnografia uciszanej przemocy. Ku antropologii życia pośmiertnego zamordowanych i zaginionych w Peru</w:t>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Le cadavre et ses avatars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alexandra Staniewska; Ewa Domańska. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekshumacje polityczne: teoria i praktyka</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Słowo/obraz terytoria, pp. 365-384, 2022, 978-83-7453-521-2</w:t>
+              <w:t xml:space="preserve">Le cadavre et ses avatars. Approches anthropologiques en contexte de sortie de violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pétra, pp.10-30, 2022, Les cadavres dans les violences de masse et les génocides, 978-2-84743-302-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949801v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insoutenable évanescence de l’être. Dislocation et éparpillement des restes humains en contexte d’exhumation au Pérou</w:t>
+                <w:t xml:space="preserve">Etnografia uciszanej przemocy. Ku antropologii życia pośmiertnego zamordowanych i zaginionych w Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dorothée DELACROIX; Anne-Marie LOSONCZY. </w:t>
+              <w:t xml:space="preserve">Alexandra Staniewska; Ewa Domańska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cadavre et ses avatars. Approches anthropologiques en contexte de sortie de violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pétra, pp.185-223, 2022, 978-2-847443-302-9</w:t>
+              <w:t xml:space="preserve">Ekshumacje polityczne: teoria i praktyka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Słowo/obraz terytoria, pp. 365-384, 2022, 978-83-7453-521-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100797v1</w:t>
+                <w:t xml:space="preserve">hal-03949801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Como alma en pena”. Experiencias íntimas de los campesinos peruanos andinos encarcelados por delito de terrorismo e impactos en la vida comunitaria</w:t>
               </w:r>
@@ -3733,51 +3733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A07E8CF"/>
+    <w:nsid w:val="9C58E0A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3964,51 +3964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-delacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1377-0648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190064137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41145243835874441714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456792553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creda.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/en/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-i-cites-territoires-citoyennetes/exhuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.univ-paris1.fr/sorbonne-alliance/travex/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Losonczy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2022.2098453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48035/rhsj-gh.28.5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22659" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/iconos.67.2020.4141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tejero Tabernero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.086.0221" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7255" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.019.0105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15186" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minoydavila.com.ar/producto/materias-inestables/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifea.org.pe/libreria/travaux/364/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/coleccion-museo-gernika-lumoko-historia-bilduma/43-memorias-de-guerra-y-proyectos-de-paz-violencia-y-conflictos-entre-pasado-presente-y-futuro-8400000016445.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-delacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1377-0648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190064137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41145243835874441714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456792553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creda.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/en/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-i-cites-territoires-citoyennetes/exhuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.univ-paris1.fr/sorbonne-alliance/travex/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Losonczy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.70032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2022.2098453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48035/rhsj-gh.28.5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22659" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tejero Tabernero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.086.0221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/iconos.67.2020.4141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7255" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.019.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minoydavila.com.ar/producto/materias-inestables/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifea.org.pe/libreria/travaux/364/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/coleccion-museo-gernika-lumoko-historia-bilduma/43-memorias-de-guerra-y-proyectos-de-paz-violencia-y-conflictos-entre-pasado-presente-y-futuro-8400000016445.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>