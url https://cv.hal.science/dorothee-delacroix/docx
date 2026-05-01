--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -3733,51 +3733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C58E0A9"/>
+    <w:nsid w:val="08074591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>