--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -953,174 +953,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aider les morts à mourir ». Communiquer avec les âmes vagabondes des morts de la violence en Colombie et au Pérou</w:t>
+                <w:t xml:space="preserve">Accusatory Whispers: Micro‐Politics of Irreconciliation in the Peruvian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4) (Navigating Criminalisation: Visible and Hidden Resistances in Dangerous Contexts), pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/blar.70032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176805v1</w:t>
+                <w:t xml:space="preserve">hal-05176897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accusatory Whispers: Micro‐Politics of Irreconciliation in the Peruvian Andes</w:t>
+                <w:t xml:space="preserve">« Aider les morts à mourir ». Communiquer avec les âmes vagabondes des morts de la violence en Colombie et au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95 (1), pp.146-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/blar.70032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05176897v1</w:t>
+                <w:t xml:space="preserve">hal-05176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisations tenaces. Figures du rebelle et de la « fausse » victime dans le Pérou d’après-guerre</w:t>
               </w:r>
@@ -1503,291 +1503,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gatti (ed.) Un mundo de víctimas . Barcelone, Anthropos, 2017, 432 pages.</w:t>
+                <w:t xml:space="preserve">La presencia de la ausencia. Hacia una antropología de la vida póstuma de los desparecidos en el Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Tejero Tabernero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.086.0221⟩</w:t>
+              <w:t xml:space="preserve">Íconos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.61 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17141/iconos.67.2020.4141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603868v1</w:t>
+                <w:t xml:space="preserve">hal-03606275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presencia de la ausencia. Hacia una antropología de la vida póstuma de los desparecidos en el Perú</w:t>
+                <w:t xml:space="preserve">Politiques du doute et régimes de vérité à l’« ère de l’os ». ADN et adoptions symboliques des corps récupérés dans les charniers au Pérou et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Íconos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.61 - 74. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 50 (2), pp.327-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17141/iconos.67.2020.4141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606275v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques du doute et régimes de vérité à l’« ère de l’os ». ADN et adoptions symboliques des corps récupérés dans les charniers au Pérou et en Espagne</w:t>
+                <w:t xml:space="preserve">Gabriel Gatti (ed.) Un mundo de víctimas . Barcelone, Anthropos, 2017, 432 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Laura Tejero Tabernero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. 50 (2), pp.327-344. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Petits arrangements avec la race dans les organisations internationales (1945-2019), 86, pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.086.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603851v1</w:t>
+                <w:t xml:space="preserve">hal-03603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ennemi de l’intérieur et la victime innocente</w:t>
               </w:r>
@@ -1923,430 +1923,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indianisation et dépolitisation des victimes de la guerre au Pérou. L’exemple du mémorial L’Œil-qui-pleure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorización étnica, conflicto armado interno y reparaciones simbólicas en el Perú post - Comisión de la Verdad y Reconciliación (CVR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (2), pp.111-140. </w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/jsa.15186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604266v1</w:t>
+                <w:t xml:space="preserve">hal-02885554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorización étnica, conflicto armado interno y reparaciones simbólicas en el Perú post - Comisión de la Verdad y Reconciliación (CVR)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une colombe pour quelle paix ? Agenda politique et polysémie monumentale dans les Andes péruviennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pal.104.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885554v1</w:t>
+                <w:t xml:space="preserve">hal-03604197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une colombe pour quelle paix ? Agenda politique et polysémie monumentale dans les Andes péruviennes</w:t>
+                <w:t xml:space="preserve">Ouvrir les fosses communes au Pérou. « Envoyer au ciel » les objets trouvés ou les commercialiser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (19), pp.105-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pal.104.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcsi.019.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604197v1</w:t>
+                <w:t xml:space="preserve">hal-03603922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir les fosses communes au Pérou. « Envoyer au ciel » les objets trouvés ou les commercialiser ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (19), pp.105-121. </w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcsi.019.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pal.104.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603922v1</w:t>
+                <w:t xml:space="preserve">hal-03604106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Indianisation et dépolitisation des victimes de la guerre au Pérou. L’exemple du mémorial L’Œil-qui-pleure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (2), pp.111-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pal.104.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/jsa.15186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604106v1</w:t>
+                <w:t xml:space="preserve">hal-03604266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Somos peruanos y limpios». Discursos y prácticas en torno al monumento «El Ojo que Llora» de Llinque, Apurímac</w:t>
               </w:r>
@@ -2436,285 +2436,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vida social de los restos humanos después de la violencia: enfoques antropológicos</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Delacroix et A.M. Losonczy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Carlos Agüero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materias inestables. La vida social de los restos humanos después de la violencia</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-26, 2025, coll. “Justicia transicional, derechos humanos y violencia de masa”, 979-13-87546-02-1</w:t>
+              <w:t xml:space="preserve">Après la violence. Réflexions d’un fils du Sentier lumineux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782958731540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177750v1</w:t>
+                <w:t xml:space="preserve">hal-05093310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">La insoportable evanescencia del ser. Exhumaciones forzadas, muertos-en-movimiento y nuevos desaparecidos en Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">José Carlos Agüero. </w:t>
+              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après la violence. Réflexions d’un fils du Sentier lumineux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782958731540</w:t>
+              <w:t xml:space="preserve">Materias inestables. La vida social de los restos humanos después de la violencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mino y Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, coll. “Justicia transicional, derechos humanos y violencia de masa”, 979-13-87546-02-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093310v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La insoportable evanescencia del ser. Exhumaciones forzadas, muertos-en-movimiento y nuevos desaparecidos en Perú</w:t>
+                <w:t xml:space="preserve">La vida social de los restos humanos después de la violencia: enfoques antropológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Delacroix et A.M. Losonczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materias inestables. La vida social de los restos humanos después de la violencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2025, coll. “Justicia transicional, derechos humanos y violencia de masa”, 979-13-87546-02-1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miño y Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2025, coll. “Justicia transicional, derechos humanos y violencia de masa”, 979-13-87546-02-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177741v1</w:t>
+                <w:t xml:space="preserve">hal-05177750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et défaire des citoyens : Droits posthumes et bureaucratisation de la mort dans le Pérou post-Commission de la Vérité et Réconciliation</w:t>
               </w:r>
@@ -3001,259 +3001,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insoutenable évanescence de l’être. Dislocation et éparpillement des restes humains en contexte d’exhumation au Pérou</w:t>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Le cadavre et ses avatars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dorothée DELACROIX; Anne-Marie LOSONCZY. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cadavre et ses avatars. Approches anthropologiques en contexte de sortie de violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pétra, pp.185-223, 2022, 978-2-847443-302-9</w:t>
+              <w:t xml:space="preserve">, Pétra, pp.10-30, 2022, Les cadavres dans les violences de masse et les génocides, 978-2-84743-302-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100797v1</w:t>
+                <w:t xml:space="preserve">hal-04038286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. &amp;quot;Le cadavre et ses avatars.</w:t>
+                <w:t xml:space="preserve">Etnografia uciszanej przemocy. Ku antropologii życia pośmiertnego zamordowanych i zaginionych w Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dorothée Delacroix; Anne-Marie Losonczy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Staniewska; Ewa Domańska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cadavre et ses avatars. Approches anthropologiques en contexte de sortie de violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pétra, pp.10-30, 2022, Les cadavres dans les violences de masse et les génocides, 978-2-84743-302-9</w:t>
+              <w:t xml:space="preserve">Ekshumacje polityczne: teoria i praktyka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Słowo/obraz terytoria, pp. 365-384, 2022, 978-83-7453-521-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038286v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etnografia uciszanej przemocy. Ku antropologii życia pośmiertnego zamordowanych i zaginionych w Peru</w:t>
+                <w:t xml:space="preserve">L’insoutenable évanescence de l’être. Dislocation et éparpillement des restes humains en contexte d’exhumation au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandra Staniewska; Ewa Domańska. </w:t>
+              <w:t xml:space="preserve">Dorothée DELACROIX; Anne-Marie LOSONCZY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekshumacje polityczne: teoria i praktyka</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Słowo/obraz terytoria, pp. 365-384, 2022, 978-83-7453-521-2</w:t>
+              <w:t xml:space="preserve">Le cadavre et ses avatars. Approches anthropologiques en contexte de sortie de violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pétra, pp.185-223, 2022, 978-2-847443-302-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949801v1</w:t>
+                <w:t xml:space="preserve">hal-04100797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Como alma en pena”. Experiencias íntimas de los campesinos peruanos andinos encarcelados por delito de terrorismo e impactos en la vida comunitaria</w:t>
               </w:r>
@@ -3733,51 +3733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08074591"/>
+    <w:nsid w:val="0B296FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3964,51 +3964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-delacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1377-0648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190064137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41145243835874441714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456792553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creda.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/en/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-i-cites-territoires-citoyennetes/exhuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.univ-paris1.fr/sorbonne-alliance/travex/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Losonczy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.70032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2022.2098453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48035/rhsj-gh.28.5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22659" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tejero Tabernero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.086.0221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/iconos.67.2020.4141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7255" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.019.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minoydavila.com.ar/producto/materias-inestables/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifea.org.pe/libreria/travaux/364/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/coleccion-museo-gernika-lumoko-historia-bilduma/43-memorias-de-guerra-y-proyectos-de-paz-violencia-y-conflictos-entre-pasado-presente-y-futuro-8400000016445.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-delacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1377-0648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190064137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41145243835874441714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456792553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creda.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/en/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-i-cites-territoires-citoyennetes/exhuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.univ-paris1.fr/sorbonne-alliance/travex/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Losonczy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.84348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2022.2098453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48035/rhsj-gh.28.5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22659" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/iconos.67.2020.4141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tejero Tabernero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.086.0221" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7255" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.16819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.019.0105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.15186" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minoydavila.com.ar/producto/materias-inestables/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifea.org.pe/libreria/travaux/364/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/coleccion-museo-gernika-lumoko-historia-bilduma/43-memorias-de-guerra-y-proyectos-de-paz-violencia-y-conflictos-entre-pasado-presente-y-futuro-8400000016445.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>