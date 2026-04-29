--- v0 (2026-03-26)
+++ v1 (2026-04-29)
@@ -187,1485 +187,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre protection et autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier : Accompagnement des jeunes majeurs vers l'autonomie, Dir. Dorothée Guérin, 05, pp.272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02592715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et contentieux des baux et des expulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entre protection et autonomie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un statut protecteur du locataire âgé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant sujet des droits de l'homme : réflexions en droit français et en droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de estudos constitucionais, Hermenêutica e teoria do direito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant sujet des droits de l’homme : réflexions en droit français et en droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de estudos constitucionais, Hermenêutica e teoria do direito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.220-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la jeunesse en droit de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.106-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuils d’âge en droit des contrats et en droit des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Dossier : Accompagnement des jeunes majeurs vers l'autonomie, Dir. Dorothée Guérin, 05, pp.272</w:t>
+              <w:t xml:space="preserve">, 2017, p. 516-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers un statut protecteur du locataire âgé ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habilitation familiale, le relais des procurations bancaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 4 (étude 5), pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JEUVUL ou Droit et jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse et Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.511-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet JEUVUL (MSHB, 2017-2019), direction du dossier « Jeunesse et Droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habilitation familiale et les procurations bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du locataire âgé : l'apport de la loi du 28 décembre 2015 relative à l'adaptation de la société au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.626</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maxime Péron</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02237470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procurations bancaires données par les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 44-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du locataire âgé : l’apport de la loi du 28 décembre 2015 relative à l’adaptation de la société au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 157-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation des fondations ou fonds de dotation et la transmission des entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.220-238</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations et fonds de dotation et la pérennité des entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désignation du Tribunal compétent en cas d'atteinte aux droits de la personnalité sur internet : d'une logique de territorialité à une logique de vulnérabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.671 à 685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la protection juridique des majeurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.106-118</w:t>
+              <w:t xml:space="preserve">, 2011, 2, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.512</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur l'instrumentalisation et la pérennité de la notion de cause.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...853 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671279v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00671284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche juridique de la marchandisation de la mort.</w:t>
               </w:r>
@@ -2307,536 +2307,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une fabrication des seuils d'âge en droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction de la santé au fil des parcours de vie : des logiques plurielles de recours aux dispositifs publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Santé &amp; Société de la Maison des sciences de l'homme de Bretagne, Jun 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pertinence des mécanismes juridiques relatifs aux jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de recherche Droit et Jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Age et discrimination, éléments de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit comparé comme perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section Amérique latine de la Société de législation comparée, Nov 2017, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La pertinence des mécanismes juridiques relatifs aux jeunes ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels seuils d’âge en droit des affaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de recherche Droit et Jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Renard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit commercial et le droit de la consommation, entre protection et promotion de l'activité économique des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Santé &amp; Société de la Maison des sciences de l'homme de Bretagne, Jun 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de recherche Droit et Jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi 115 visant à lutter contre la maltraitance envers les aînés et toute autre personne majeure ou en situation de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection juridique des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des droits rapportés à l’âge en Europe : Protection et/ou discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vieillissement à travers les continents : Vieillesses et Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089713v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02089690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge de l’aîné dans les rapports locatifs</w:t>
               </w:r>
@@ -3297,235 +3297,310 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit de la consommation. Cours intégral et synthétique + tableaux et schémas [6e édition]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bazin-Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino Lextenso, 311 p., 2025, (Mémentos), 978-2-297-23217-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Logement et vulnérabilité, Codirection scientifique, coordination des chapitres et co rédaction de l’introduction et de la conclusion avec François-Xavier ROUX-DEMARE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Colloques &amp; Essais, LGDG, pp.348, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des mots en droit des personnes et droit de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Houlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les études hospitalières - Revue générale de droit médical, pp.312, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3535,120 +3610,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énigme de la Sphinx et les âges de l'homme en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits, mythes et légendes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge et l'abus en droit des obligations et en droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche renouvelée des Humanités, Mélanges en l'honneur du doyen Didier Guével</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-245, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la consommation et le droit des affaires, entre protection et promotion de l'activité économique des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-82, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.165-167, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle capacité contractuelle des mineurs non émancipés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp. 235-250, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : Genèse d'une recherche collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp. 1-8, 2021, 978-2-7110-3389-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mineurs en droit des affaires et en droit de la consommation, entre protection et promotion de l'activité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3668,1377 +4100,1020 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.67-80, 2021, 978-2-7110-3389-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du statut de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Guérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.11-15, 2021, 978-2-7110-3389-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-82, 2021</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.165-167, 2021, 978-2-7110-3389-8</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter la société au vieillissement : les innovations de la loi française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Morin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 417-490, Éditions Yvon Blais, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-245, 2021</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la personne âgée et les différentes formes de logements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité Approches franco-marocaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp. 235-250, 2021, 978-2-7110-3389-8</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, Approches internes et internationales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp. 1-8, 2021, 978-2-7110-3389-8</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inapplication ou Optimisation de la règle de droit par le renvoie aux usages ou à l’usage en droit des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inapplication du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mare et Martin, pp.117-128, 2020, 978-2-84934-475-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, 2020</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter la société au vieillissement : Les innovations de la législation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Yvon Blais, pp.417-490, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2020</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de vulnérabilité appliquée à l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal et l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mare et Martin, pp.47-59, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les doctorants juristes dans Games of Thrones, Avant-Propos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du droit dans Game of Thrones, sous la direction de Quentin LE PLUARD et Peran PLOUHINEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mare et Martin, pp.15, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et Vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 417-490, Éditions Yvon Blais, 2020</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux-Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, p. 13-32, 2016, 978-2-37032-074-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2020, Approches internes et internationales</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge des parties comme critère de vulnérabilité dans les rapports locatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, p.137-161, 2016, 978-2-37032-074-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mare et Martin, pp.117-128, 2020, 978-2-84934-475-0</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et Vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et Vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.13-28, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472827v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02087985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des travaux d’expertise sur la conciliation judiciaire expérimentée au Tribunal de Grande Instance de Quimper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5048,105 +5123,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit, entre équilibre et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Bretagne Occidentale Brest, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03123352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5293,51 +5368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02592715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Assis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2008.2958" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03123352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02592715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Assis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02075379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2008.2958" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00566870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00570242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazin-Beust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux-Demare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02087985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03123352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>