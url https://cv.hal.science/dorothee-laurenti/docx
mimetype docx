--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,2565 +66,2617 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic depolymerization to SAF components</w:t>
+                <w:t xml:space="preserve">Conversion de la biomasse en énergie et matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Congress on Catalysis for Biorefineries (Catbior 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Dalian, China</w:t>
+              <w:t xml:space="preserve">Campus Michel Ange CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05603195v1</w:t>
+                <w:t xml:space="preserve">hal-05480994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de la biomasse en énergie et matériaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion catalytique de la lignine en carburants d’aviation durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campus Michel Ange CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">GECat (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Londe Les Maures (Cote D'Azure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480994v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Conversion to Chemicals, Materials and Fuels</w:t>
+                <w:t xml:space="preserve">Lignin catalytic depolymerization to SAF components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Materials for Advanced Technologies (ICMAT2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Singapour, Malaysia</w:t>
+              <w:t xml:space="preserve">The 6th International Congress on Catalysis for Biorefineries (Catbior 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082079v1</w:t>
+                <w:t xml:space="preserve">hal-05603195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic conversion to biomaterials</w:t>
+                <w:t xml:space="preserve">Functionalization of lignocellulosic derivatives towards biomaterials or biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoThailand2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Sinopec -RIPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368937v1</w:t>
+                <w:t xml:space="preserve">hal-05120361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of lignocellulosic derivatives towards biomaterials or biofuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignin conversion to OH-enriched oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lilti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sinopec -RIPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
+              <w:t xml:space="preserve">PYROLIQ III – 2025: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120361v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin conversion to OH-enriched oligomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic hydroconversion of enzymatic hydrolysis lignin into sustainable aviation fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYROLIQ III – 2025: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262283v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of enzymatic hydrolysis lignin into sustainable aviation fuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Catalytic conversion of lignin into sustainable aviation fuels: role of the solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">GDR Thermobio 2025, IMT Mines d'Albi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081140v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of lignocellulosic biomass for the production of bio-binders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Daridon</w:t>
+                <w:t xml:space="preserve">Catalytic hydroconversion of lignin into sustainable aviation fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry - ISGC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">PYROLIQ III – 2025: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081538v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of lignocellulosic biomass for the production of bio-binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of lignin into sustainable aviation fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pellegrin</w:t>
+                <w:t xml:space="preserve">Functionalization of lignocellulosic biomass for the production of bio-binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYROLIQ III – 2025: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry - ISGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262278v1</w:t>
+                <w:t xml:space="preserve">hal-05081538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic conversion of lignin into sustainable aviation fuels: role of the solvent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pellegrin</w:t>
+                <w:t xml:space="preserve">Lignin catalytic depolymerization and demethylation in one-pot reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lilti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermobio 2025, IMT Mines d'Albi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry - ISGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120367v1</w:t>
+                <w:t xml:space="preserve">hal-05063649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic depolymerization and demethylation in one-pot reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshop on biomass catalytic conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry - ISGC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Khon Kaen University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063649v1</w:t>
+                <w:t xml:space="preserve">hal-05368942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on biomass catalytic conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Journées annuelles B-BEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khon Kaen University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Khon Kaen, Thailand</w:t>
+              <w:t xml:space="preserve">INSA Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368942v1</w:t>
+                <w:t xml:space="preserve">hal-05081755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées annuelles B-BEST</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignin catalytic conversion to biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lilti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NanoThailand2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081755v1</w:t>
+                <w:t xml:space="preserve">hal-05368937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line LC×SFC-HRMS/MS method for the non-target analysis of depolymerized lignin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignin Conversion to Chemicals, Materials and Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Multidimensional Chromatography Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Los angeles, CA, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Materials for Advanced Technologies (ICMAT2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Singapour, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481375v1</w:t>
+                <w:t xml:space="preserve">hal-05082079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of lignocellulosic derivatives towards bio-materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off-line LC×SFC-HRMS/MS method for the non-target analysis of depolymerized lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliise Tammekivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lilti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS-NTU Workshop - CTP - 1680 rue de la piscine, Domaine universitaire, 38400 Saint-Martin-d'Hères, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Multidimensional Chromatography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695380v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATALYTIC UPGRADING OF MICROALGAL HYDROTHERMAL OIL: IMPACT OF ALGAE SPECIES AND CATALYST FOR BIOFUEL PRODUCTION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalization of lignocellulosic derivatives towards bio-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pyrolysis and Liquefaction of Biomass and Wastes (Pyroliq II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CNRS-NTU Workshop - CTP - 1680 rue de la piscine, Domaine universitaire, 38400 Saint-Martin-d'Hères, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117540v1</w:t>
+                <w:t xml:space="preserve">hal-04695380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of beech wood and polyamide-6: Effect of HZSM-5 catalyst and of plastic concentration on the properties of pyrolysis oils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mohabeer</w:t>
+                <w:t xml:space="preserve">HYCON a european project on the valorization of HTL crudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pyrolysis and Liquefaction of Biomass and Wastes (Pyroliq II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Hotel Mercure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098665v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR ThermoBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Daridon</w:t>
+                <w:t xml:space="preserve">Micro-algae to biofuels: catalytic upgrading of algal oils from hydrothermal liquefaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. da Costa Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercure Hôtel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">ACS Fall 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146469v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-algae to biofuels: catalytic upgrading of algal oils from hydrothermal liquefaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-pyrolysis of beech wood and polyamide-6: Effect of HZSM-5 catalyst and of plastic concentration on the properties of pyrolysis oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Rezende Locatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mohabeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. da Costa Magalhães</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Pyrolysis and Liquefaction of Biomass and Wastes (Pyroliq II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619679v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYCON a european project on the valorization of HTL crudes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CATALYTIC UPGRADING OF MICROALGAL HYDROTHERMAL OIL: IMPACT OF ALGAE SPECIES AND CATALYST FOR BIOFUEL PRODUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
+                <w:t xml:space="preserve">B. Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hotel Mercure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Pyrolysis and Liquefaction of Biomass and Wastes (Pyroliq II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189426v1</w:t>
+                <w:t xml:space="preserve">hal-04117540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic screening for microalgal bio-oil hydroconversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. da Costa Magalhães</w:t>
+                <w:t xml:space="preserve">GDR ThermoBio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Mercure Hôtel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619683v1</w:t>
+                <w:t xml:space="preserve">hal-04146469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR for biomass Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic screening for microalgal bio-oil hydroconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. da Costa Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIG Katowice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, KATOWICE, Poland</w:t>
+              <w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265171v1</w:t>
+                <w:t xml:space="preserve">hal-04619683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of wood and polyamide for solid waste valorization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR for biomass Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. de Rezende Locatel,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hôtel Europole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GIG Katowice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, KATOWICE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885754v1</w:t>
+                <w:t xml:space="preserve">hal-04265171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic depolymerization for various applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-pyrolysis of wood and polyamide for solid waste valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Rezende Locatel,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khon Kaen university</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
+              <w:t xml:space="preserve">Hôtel Europole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265179v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Valorization by Thermochemical Transformations</w:t>
               </w:r>
@@ -2673,1269 +2725,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion thermochimique de la biomasse et des déchets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignin catalytic depolymerization for various applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hôtel Europole, Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Khon Kaen university</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885753v1</w:t>
+                <w:t xml:space="preserve">hal-04265179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier DEFIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPF Papeete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydroconversion of HTL micro-algal bio-oil into biofuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Conversion thermochimique de la biomasse et des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAM27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">Hôtel Europole, Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675714v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydrotreatment of bio-oil from continuous HTL of Chlorella sorokiniana and Chlorella vulgaris microalgae for biofuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Catalytic Hydroconversion of HTL micro-algal bio-oil into biofuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hôtel Europole de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NAM27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885756v1</w:t>
+                <w:t xml:space="preserve">hal-03675714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la chromatographie bidimensionnelle en phase gazeuse appliquée aux procédés de conversion des carburants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic hydrotreatment of bio-oil from continuous HTL of Chlorella sorokiniana and Chlorella vulgaris microalgae for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorentz</w:t>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASFEP - Club Lyonnais de Chromatographie - Institut des Sciences Analytiques5 rue de la Doua, 69100 Villeurbanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Hôtel Europole de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669118v1</w:t>
+                <w:t xml:space="preserve">hal-03885756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotreatment of HTL micro-algal bio-oil over sulfide, nitride, and phosphide catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">la chromatographie bidimensionnelle en phase gazeuse appliquée aux procédés de conversion des carburants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 3 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
+              <w:t xml:space="preserve">ASFEP - Club Lyonnais de Chromatographie - Institut des Sciences Analytiques5 rue de la Doua, 69100 Villeurbanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681060v1</w:t>
+                <w:t xml:space="preserve">hal-03669118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR Thermobio en virtuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Hydrotreatment of HTL micro-algal bio-oil over sulfide, nitride, and phosphide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">FCCAT 3 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292096v1</w:t>
+                <w:t xml:space="preserve">hal-03681060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Valorization of lignocellulosic biomass: where are we?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic upgrading of micro-algal HTL oils for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fall Symposium 2021 KIChE en virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">XI jornadas de Catalysis y Adsorpcion en virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292041v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic upgrading of pyrolysis vapors using mixed metal oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. de Rezende Locatel</w:t>
+                <w:t xml:space="preserve">Valorization of Unsaturated Dicarboxylic Acids obtained from Organic Municipal Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Webinaire de la section Rhône-Alpes de la Société Chimique de france</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2020), en virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230985v1</w:t>
+                <w:t xml:space="preserve">hal-04290927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Unsaturated Dicarboxylic Acids obtained from Organic Municipal Wastes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic Valorization of lignocellulosic biomass: where are we?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2020), en virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Fall Symposium 2021 KIChE en virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290927v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic upgrading of micro-algal HTL oils for biofuel production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Catalytic upgrading of pyrolysis vapors using mixed metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI jornadas de Catalysis y Adsorpcion en virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée Webinaire de la section Rhône-Alpes de la Société Chimique de france</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292033v1</w:t>
+                <w:t xml:space="preserve">hal-03230985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic upgrading of pyrolysis vapors using mixed metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-PYRO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtuel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3960,90 +3956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic upgrading of pyrolysis vapors using mixed metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar du GDR Thermobio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4068,90 +4064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinar du GDR Thermobio en virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villeurbanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4189,51 +4185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocost meeting en virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villeurbanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4252,1983 +4248,2039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet RafbioAlg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GDR Thermobio en virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grenoble-Alpes Métropole - Le Forum, 3, rue Malakoff - 38031 Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507194v1</w:t>
+                <w:t xml:space="preserve">hal-04292096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic biomass catalytic conversion to chemicals for a safer and greener future</w:t>
+                <w:t xml:space="preserve">Présentation du projet RafbioAlg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleo Milenio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Grenoble-Alpes Métropole - Le Forum, 3, rue Malakoff - 38031 Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229168v1</w:t>
+                <w:t xml:space="preserve">hal-02507194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic biomass catalytic conversion to cHemicals for a safer and greener future (En virtuel)</w:t>
+                <w:t xml:space="preserve">Lignocellulosic biomass catalytic conversion to chemicals for a safer and greener future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millennium Nucleus on Catalytic Processes towards Sustainable Chemistry (CSC)</w:t>
+              <w:t xml:space="preserve">Nucleo Milenio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935758v1</w:t>
+                <w:t xml:space="preserve">hal-03229168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic valorization of lignin to monomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignocellulosic biomass catalytic conversion to cHemicals for a safer and greener future (En virtuel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATBIOR V 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Millennium Nucleus on Catalytic Processes towards Sustainable Chemistry (CSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294016v1</w:t>
+                <w:t xml:space="preserve">hal-02935758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroconversion of lignin for aromatics production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Asia Pacific Congress on Catalysis (APCAT-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of lignin catalytic hydroconversion in a semi-batch reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Catalytic valorization of lignin to monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Gas-liquid and Gas-liquid-solid reactor Engineering (GLS-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guilin, China</w:t>
+              <w:t xml:space="preserve">CATBIOR V 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148768v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of lignin to monomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Kinetic modeling of lignin catalytic hydroconversion in a semi-batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">14th International conference on Gas-liquid and Gas-liquid-solid reactor Engineering (GLS-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158425v1</w:t>
+                <w:t xml:space="preserve">hal-02148768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study Of (Co)MoS2 1T-Polytype For Hydrotreating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Legens</w:t>
+                <w:t xml:space="preserve">Catalytic hydroconversion of lignin to monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158418v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic hydroconversion: a combined experimental and modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junjie Pu</w:t>
+                <w:t xml:space="preserve">Study Of (Co)MoS2 1T-Polytype For Hydrotreating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palencia Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Biomasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">FCCAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151181v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic hydroconversion to aromatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional MxSy/zeolite catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTP Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MACS VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930555v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional MxSy/zeolite catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Catalytic hydroconversion of bio-oils: preventing macromolecules formation by solvent effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ozagac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leclerc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bertino-Ghera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Yokohama Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141609v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling study of lignin catalytic hydroconversion in a semi-batch reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of bio-oils: preventing macromolecules formation by solvent effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydroconversion catalytique de la lignine: étude expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bertino-Ghera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Yokohama Japan</w:t>
+              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864982v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion catalytique de la lignine: étude expérimentale et modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pu</w:t>
+                <w:t xml:space="preserve">Lignin catalytic hydroconversion: a combined experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
+              <w:t xml:space="preserve">GDRI Biomasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808537v1</w:t>
+                <w:t xml:space="preserve">hal-02151181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic hydroconversion: an experimental and modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Lignin catalytic hydroconversion to aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CTP Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586626v1</w:t>
+                <w:t xml:space="preserve">hal-01930555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis: fundamentals and practice summer school</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junjie Pu</w:t>
+                <w:t xml:space="preserve">Lignin catalytic hydroconversion: an experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Liverpool, Department of Chemisty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Europacat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586601v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion catalytique de la lignine en aromatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalysis: fundamentals and practice summer school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble France</w:t>
+              <w:t xml:space="preserve">University of Liverpool, Department of Chemisty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518611v1</w:t>
+                <w:t xml:space="preserve">hal-01586601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid catalysis for the conversion of pyrolytic vapors of bio oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t>
@@ -6251,2939 +6303,2883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of lignin towards aromatic compounds in a semibatch reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroconversion catalytique de la lignine en aromatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Catalysis in Multiphase Reactors and Multifunctional Reactors (CAMURE-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559049v1</w:t>
+                <w:t xml:space="preserve">hal-01518611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid catalysis for the conversion of pyrolytic vapors of bio oils</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Catalytic hydroconversion of lignin towards aromatic compounds in a semibatch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Catalysis in Multiphase Reactors and Multifunctional Reactors (CAMURE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586620v1</w:t>
+                <w:t xml:space="preserve">hal-01559049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaiacol hydrodeoxigenation over carbon supported nickel phosphide (Ni2P/C) – the effect of carbon support on synthesis and catalytic activity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acid catalysis for the conversion of pyrolytic vapors of bio oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Margeriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirodatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586631v1</w:t>
+                <w:t xml:space="preserve">hal-01586620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyse acide des vapeurs de pyrolyse du bois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lorentz</w:t>
+                <w:t xml:space="preserve">Guaiacol hydrodeoxigenation over carbon supported nickel phosphide (Ni2P/C) – the effect of carbon support on synthesis and catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva V. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Oléron France</w:t>
+              <w:t xml:space="preserve">Europacat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529695v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid catalysis for the conversion of pyrolytic vapors of bio oils.</w:t>
+                <w:t xml:space="preserve">Catalyse acide des vapeurs de pyrolyse du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCESC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid Spain</w:t>
+              <w:t xml:space="preserve">GECAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Oléron France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364556v1</w:t>
+                <w:t xml:space="preserve">hal-01529695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion et hydrotraitements pour la valorisation de la biomasse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
+                <w:t xml:space="preserve">Efeito da fonte de paládio na redução da temperatura de síntese de fosfeto de níquel suportado em carbono. Avaliação na reação de hidrodesoxinegação do guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva V. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conversion Thermochimique de la Biomasse et des Déchets </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">18e Congresso Brasileiro de Catalise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brésil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374387v1</w:t>
+                <w:t xml:space="preserve">hal-01377325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation processes in the thermochemical routes for the production (Invited Keynote )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Indo French Symposium “Catalysis for Sustainable and Environmental Chemistry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efeito da fonte de paládio na redução da temperatura de síntese de fosfeto de níquel suportado em carbono. Avaliação na reação de hidrodesoxinegação do guaiacol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Berhault</w:t>
+                <w:t xml:space="preserve">decalin ring-opening over niws/sio2-al2o3 catalysts in the presence of h2s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice L. Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Catherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congresso Brasileiro de Catalise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brésil, Brazil</w:t>
+              <w:t xml:space="preserve">MACS-VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377325v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">decalin ring-opening over niws/sio2-al2o3 catalysts in the presence of h2s</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Unraveling the macromolecules formation mechanism during bio-oil catalytic hydroconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ozagac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertino-Ghera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS-VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis, FCCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Frejus France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320034v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the macromolecules formation mechanism during bio-oil catalytic hydroconversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Uzio</w:t>
+                <w:t xml:space="preserve">Acid catalysis for the conversion of pyrolytic vapors of bio oils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Margeriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirodatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis, FCCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Frejus France</w:t>
+              <w:t xml:space="preserve">CCESC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378698v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering synthesis temperature of Ni2P/C by palladium addition: effect of palladium source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Berhault</w:t>
+                <w:t xml:space="preserve">Hydroconversion et hydrotraitements pour la valorisation de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">da Silva V. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Conversion Thermochimique de la Biomasse et des Déchets </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377131v1</w:t>
+                <w:t xml:space="preserve">hal-01374387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydroconversion Of Lignin In Aromatics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+                <w:t xml:space="preserve">Lowering synthesis temperature of Ni2P/C by palladium addition: effect of palladium source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Feitosa,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva V. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catbior 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">XXIV International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205841v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of a wheat straw lignin: comprehensive analysis and reaction scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Hydroconversion Of Lignin In Aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Quignard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Catbior 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150684v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin for LCO upgrading: a complex reaction system from a single model-molecule</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic hydroconversion of a wheat straw lignin: comprehensive analysis and reaction scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155066v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic liquefaction and hydrodeoxygenation, the case of a real feed: Wheat straw soda lignin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Joffres</w:t>
+                <w:t xml:space="preserve">Selective ring opening of decalin for LCO upgrading: a complex reaction system from a single model-molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Catherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Daudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Quignard</w:t>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969897v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of a wheat straw lignin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Joffres</w:t>
+                <w:t xml:space="preserve">L'algae Hydrothermal liquefaction for the production of fuels and chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOCAT 7 KYOTO2014</w:t>
+              <w:t xml:space="preserve">TOCAT 7 KYOTO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057841v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae Hydrothermal liquefaction for the production of fuels and chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOCAT 7 KYOTO2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'algae Hydrothermal liquefaction for the production of fuels and chemicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Catalytic hydroconversion of a wheat straw lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOCAT 7 KYOTO 2014</w:t>
+              <w:t xml:space="preserve">TOCAT 7 KYOTO2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057867v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotraitement de la biomasse et des bio-huiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotreating of triglyceride using SBA-15 mesoporous supported NiMo catalyst by micro waves in a fixed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meechai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Meechai</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Somssok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy and Environment SEE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic hydroconversion towards valuable products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Catalytic liquefaction and hydrodeoxygenation, the case of a real feed: Wheat straw soda lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Quignard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd symposium on green chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">247th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824111v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion catalytique de la lignine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Lignin catalytic hydroconversion towards valuable products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polytechnic City of Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Valencia, France</w:t>
+              <w:t xml:space="preserve">2nd symposium on green chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865223v1</w:t>
+                <w:t xml:space="preserve">hal-00824111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat Straw Lignin Catalytic Hydroconversion into Chemicals and Fuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Hydroconversion catalytique de la lignine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Daudin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Polytechnic City of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Valencia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931364v1</w:t>
+                <w:t xml:space="preserve">hal-00865223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic hydroconversion towards valuable products by a NiMoPS/Al2O3 catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Wheat Straw Lignin Catalytic Hydroconversion into Chemicals and Fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Daudin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Charon</w:t>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Satillieu, France</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822091v1</w:t>
+                <w:t xml:space="preserve">hal-00931364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of 2nd generation bio-liquids by catalytic hydrotreatment of lignin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Lignin catalytic hydroconversion towards valuable products by a NiMoPS/Al2O3 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Quignard</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAT4BIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">MACS VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Satillieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730998v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of the alkylation of thiophenic</w:t>
               </w:r>
@@ -9208,64 +9204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9284,12045 +9280,12304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion catalytique directe de la lignine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Production of 2nd generation bio-liquids by catalytic hydrotreatment of lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t>
+              <w:t xml:space="preserve">CAT4BIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728740v1</w:t>
+                <w:t xml:space="preserve">hal-00730998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second generation of biofuels from lignocellulose.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroconversion catalytique directe de la lignine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut de Catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">GECAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603979v1</w:t>
+                <w:t xml:space="preserve">hal-00728740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylation of thiophenic compounds followed by 2D GC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second generation of biofuels from lignocellulose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Institut de Catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662265v1</w:t>
+                <w:t xml:space="preserve">hal-00603979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding HDT catalysts with characterization techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alkylation of thiophenic compounds followed by 2D GC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centro de Nanociencias y Nanotecnologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Ensenada, France</w:t>
+              <w:t xml:space="preserve">Europacat X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603896v1</w:t>
+                <w:t xml:space="preserve">hal-00662265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylation of thiophenic compounds in gasoline followed by 2D GC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Toussaint</w:t>
+                <w:t xml:space="preserve">Understanding HDT catalysts with characterization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco Thai Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Centro de Nanociencias y Nanotecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Ensenada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711134v1</w:t>
+                <w:t xml:space="preserve">hal-00603896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second generation of biofuels from lignocelluse: the HDO route from model molecule to biooil SRGO co-processing in HDT units.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alkylation of thiophenic compounds in gasoline followed by 2D GC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII CMC, Congreso Mexicano de Catalisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Guanajuanto, Mexico</w:t>
+              <w:t xml:space="preserve">Franco Thai Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603889v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion de l'huile de Jatropha : développement de méthodes analytiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Toussaint</w:t>
+                <w:t xml:space="preserve">Second generation of biofuels from lignocelluse: the HDO route from model molecule to biooil SRGO co-processing in HDT units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">XII CMC, Congreso Mexicano de Catalisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Guanajuanto, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483967v1</w:t>
+                <w:t xml:space="preserve">hal-00603889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de bio-carburants à partir de micro-algues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ramirez</w:t>
+                <w:t xml:space="preserve">Alkylationof thiophenic compounds in gasoline followed by 2D-GC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adebiotech, Algues Filières du Fututr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ECSAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538939v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desulfurization processes of gas oil or gasoline illustrated by comprehensive 2D gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Q. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOCAT6 / APCAT5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Catalysis with Sulfides, MACS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Helsinge, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484193v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylationof thiophenic compounds in gasoline followed by 2D-GC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Obame</w:t>
+                <w:t xml:space="preserve">Guaiacol HDO as model reaction fo bio-oils upgrading: an outstanding support effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Toussaint</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSAW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Catalysis with Sulfides, MACS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Helsinge, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484195v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaiacol HDO as model reaction fo bio-oils upgrading: an outstanding support effect</w:t>
+                <w:t xml:space="preserve">Support effect in hydrodeoxygenation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Catalysis with Sulfides, MACS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Helsinge, Denmark</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Hydrotreating/Hydrocracking Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471542v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfurization processes of gas oil or gasoline illustrated by comprehensive 2D gas chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroconversion de l'huile de Jatropha : développement de méthodes analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Catalysis with Sulfides, MACS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Helsinge, Denmark</w:t>
+              <w:t xml:space="preserve">GECat 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471551v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect in hydrodeoxygenation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de bio-carburants à partir de micro-algues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Hydrotreating/Hydrocracking Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">Adebiotech, Algues Filières du Fututr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497968v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodésulfuration : étude comparative de catalyseurs Co-MoS2 / alumine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">TOCAT6 / APCAT5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274337v1</w:t>
+                <w:t xml:space="preserve">hal-00484193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect in hydrodeoxygenation (HDO) illustrated by the transformation of Guaïacol on CoMo catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
+                <w:t xml:space="preserve">Hydrodésulfuration : étude comparative de catalyseurs Co-MoS2 / alumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roukoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Catalysis for Clean Energy and Sustainable Chemistry, CCESC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">GeCat 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308681v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon &amp;quot;zero sulfur&amp;quot; in gasoline by catalytic alkylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arias</w:t>
+                <w:t xml:space="preserve">Support effect in hydrodeoxygenation (HDO) illustrated by the transformation of Guaïacol on CoMo catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Yoshimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on the Molecular Aspects of Catalysis by Sulfides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on Catalysis for Clean Energy and Sustainable Chemistry, CCESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206111v1</w:t>
+                <w:t xml:space="preserve">hal-00308681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasoline desulfurization by catalytic alkylation of thiophenic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Horizon &amp;quot;zero sulfur&amp;quot; in gasoline by catalytic alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yoshimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on the Molecular Aspects of Catalysis by Sulfides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258523v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of Guiaicol on CoMo catalysts: support effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gasoline desulfurization by catalytic alkylation of thiophenic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yoshimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Technologique d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206161v1</w:t>
+                <w:t xml:space="preserve">hal-00258523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of Guaiacol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrodeoxygenation of Guiaicol on CoMo catalysts: support effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cattenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2007, 29 mai-1er juin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Université Technologique d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206115v1</w:t>
+                <w:t xml:space="preserve">hal-00206161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect with rhenium sulfide catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodeoxygenation of Guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bui van Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cattenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS-IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">GECAT 2007, 29 mai-1er juin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205431v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon &amp;quot;zero sulfur&amp;quot; in gasoline by catalytic alkylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support effect with rhenium sulfide catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. T. Ninh Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">MACS-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206112v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect with rhenium sulfide catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizon &amp;quot;zero sulfur&amp;quot; in gasoline by catalytic alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yoshimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Chemical Workshop South China-Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Scope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178295v1</w:t>
+                <w:t xml:space="preserve">hal-00206112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizon 'soufre zéro' dans les essences par alkylation catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yoshimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, France. pp.22 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect in hydrotreating: relashionship between the preparation conditions and the promoting effect of Co or Ni in NiMo/TiO2-Al2O3 catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Support effect with rhenium sulfide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. T. Ninh-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOCAT 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">1st Chemical Workshop South China-Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178850v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle génération de catalyseurs bi fonctionnels pour l'HDS des carburants : Horizon 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support effect in hydrotreating: relashionship between the preparation conditions and the promoting effect of Co or Ni in NiMo/TiO2-Al2O3 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vrinat</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 02 juin</w:t>
+              <w:t xml:space="preserve">TOCAT 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018322v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for the understanding of hydrodesulfurization mechanism over unsupported transition metal sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Advances in Rational Design of Catalysts and Sorbents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.14-16 décembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle génération de catalyseurs bi fonctionnels pour l'HDS des carburants : Horizon 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bindl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gecat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 02 juin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of the maleinization of oils using model fatty compounds: Insights from NMR, SEC, and HRMS analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamseldin A Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 239, pp.122469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage fast pyrolysis and catalytic steam reforming of corn waste bio-oil for hydrogen production: Screening and optimization of Ni-Fe catalysts supported on porous clay heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Khongchamnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laobuthee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Veranitisagul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chomchatwarl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Laosiripojana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuproc.2026.108411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Strain-Dependent Catalytic Hydrotreatment of Chlorella Microalgae HTL Biocrudes Assessed by FT-ICR Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Special issue “In Honor of Prof. Umit Ozkan −2024 Recipient of the ACS George A. Olah Award”, 39 (27), pp.12936-12948. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6c00496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134918v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roots and Wings for a Better World at the 18th International Congress on Catalysis in Lyon, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chizallet</w:t>
+                <w:t xml:space="preserve">One-Pot Technical Lignin Catalytic Depolymerization and Demethylation towards Valuable OH-Enriched Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lilti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Camp</w:t>
+                <w:t xml:space="preserve">Lucile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Farrusseng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202500167⟩</w:t>
+              <w:t xml:space="preserve">Renewable Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53941/rc.2025.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002815v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Technical Lignin Catalytic Depolymerization and Demethylation towards Valuable OH-Enriched Oligomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lilti</w:t>
+                <w:t xml:space="preserve">Roots and Wings for a Better World at the 18th International Congress on Catalysis in Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Olivier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53941/rc.2025.100005⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.e202500167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202500167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391607v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties and sustained antimicrobial activity of thymol-loaded cellulose nanofibers from one-pot synthesis&amp;lt;i&amp;gt; via&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt; in&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt; situ&amp;lt;/i&amp;gt; dynamic microfluidization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wanmolee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kraithong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Phanthasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pipattanaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Samun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-based core@shell catalysts for guaiacol hydro conversion: use of salicylic acid as a sacrificial modulator of the interaction between the metal phase and the silica support</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
+                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karelovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dongil</w:t>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nj02689f⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue “In Honor of Prof. Umit Ozkan −2024 Recipient of the ACS George A. Olah Award”, 39 (27), pp.12936-12948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675231v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon Fuels from Sequential Hydrothermal Liquefaction (HTL) of Lignite and Catalytic Upgrading of Crude Oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal liquefaction of plastic marine debris from the North Pacific Garbage Patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. dos Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Batalha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+                <w:t xml:space="preserve">S. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Stańczyk</w:t>
+                <w:t xml:space="preserve">I. Chontzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c04312⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433676v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal liquefaction of plastic marine debris from the North Pacific Garbage Patch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gypsum-derived CaO catalytic pyrolysis of palm oil in a continuously packed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chansiriwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. dos Passos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">K. Wantala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khunphonoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Khemthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Chontzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 209, </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675230v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypsum-derived CaO catalytic pyrolysis of palm oil in a continuously packed bed reactor</w:t>
+                <w:t xml:space="preserve">Cobalt-based core@shell catalysts for guaiacol hydro conversion: use of salicylic acid as a sacrificial modulator of the interaction between the metal phase and the silica support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chansiriwat</w:t>
+                <w:t xml:space="preserve">D. Aguirre-Abarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wantala</w:t>
+                <w:t xml:space="preserve">C. Pazo-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khunphonoi</w:t>
+                <w:t xml:space="preserve">A. Karelovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Khemthong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lorentz</w:t>
+                <w:t xml:space="preserve">A. Dongil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 178, </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (31), pp.14056-14066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4nj02689f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555500v1</w:t>
+                <w:t xml:space="preserve">hal-04675231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of HTL micro-algal bio-oil into biofuel over NiWS/Al2O3</w:t>
+                <w:t xml:space="preserve">Hydrocarbon Fuels from Sequential Hydrothermal Liquefaction (HTL) of Lignite and Catalytic Upgrading of Crude Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Costa Magalhaes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Laurenti</w:t>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Stańczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103012⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.1019-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c04312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249630v1</w:t>
+                <w:t xml:space="preserve">hal-04433676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCCat 3 in Ronce-les-Bains: First Post-COVID Catalytic Gathering for the French Catalytic Community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
+                <w:t xml:space="preserve">Catalytic hydrotreatment of bio-oil from continuous HTL of Chlorella sorokiniana and Chlorella vulgaris microalgae for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tanchoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Matricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300633⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189865v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydrotreatment of bio-oil from continuous HTL of Chlorella sorokiniana and Chlorella vulgaris microalgae for biofuel production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FCCat 3 in Ronce-les-Bains: First Post-COVID Catalytic Gathering for the French Catalytic Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Romero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Boualleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tanchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106798⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118257v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignite and Biomass Waste Hydrothermal Liquefaction Crude Upgrading by Hydrotreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorentz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stanczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c01550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of steam on the modification of Brønsted/Lewis acidity of Nb–Mn mixed oxide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolven Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137 (1), pp.251-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11144-023-02536-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Pyrolysis of Biomass with and without Use of Catalyst in a Fluidised Bed Reactor: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalytic hydroconversion of HTL micro-algal bio-oil into biofuel over NiWS/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15093258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03686455v1</w:t>
+                <w:t xml:space="preserve">hal-04249630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon Fuels from Lignite Hydrothermal Liquefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorentz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stańczykb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsevier SSRN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.4153345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of beech wood and polyamide-6: Effect of HZSM-5 catalyst on the properties of pyrolysis oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Co-pyrolysis of beech wood and polyamide-6: Impact of plastic concentration and wood/plastic synergistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Mohabeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolven Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 167, pp.105696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105696⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 168, pp.105779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287953v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of beech wood and polyamide-6: Impact of plastic concentration and wood/plastic synergistic effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Co-pyrolysis of beech wood and polyamide-6: Effect of HZSM-5 catalyst on the properties of pyrolysis oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Mohabeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolven Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 168, pp.105779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105779⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 167, pp.105696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287994v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Paints and Varnish Impair the Physicochemical Properties of Wood Pyrolysis Oils?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Locatel</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Pyrolysis of Biomass with and without Use of Catalyst in a Fluidised Bed Reactor: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mohabeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02568⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15093258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438859v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and catalytic properties of 1T-MoS2 obtained via solvothermal synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reductive or oxidative catalytic lignin depolymerization: An overview of recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chistèle Legens</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bourbiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118355⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373385v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-situ catalytic upgrading of pyrolysis vapors using mixed metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2021.105241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metal sulfides on zeolite catalysts for selective ring opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Catherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 377, pp.187-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive or oxidative catalytic lignin depolymerization: An overview of recent advances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and catalytic properties of 1T-MoS2 obtained via solvothermal synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Palencia-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistèle Legens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.03.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 626, pp.118355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336182v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of biomass derivatives through the conversion of phenol over silica-supported Mo-Re oxide catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Paints and Varnish Impair the Physicochemical Properties of Wood Pyrolysis Oils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Locatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116245⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (21), pp.17739-17754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433300v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile ambient pressure propylene carbonate solution synthesis of highly divided CoMoS solids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Uzio</w:t>
+                <w:t xml:space="preserve">Valorization of biomass derivatives through the conversion of phenol over silica-supported Mo-Re oxide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.T. Ghampson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Legens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Cruces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128296⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259 (---), pp.116245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956115v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic hydroconversion in a semi-continuous reactor: an experimental study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Facile ambient pressure propylene carbonate solution synthesis of highly divided CoMoS solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Palencia-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Legens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.117769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02141499v1</w:t>
+                <w:t xml:space="preserve">hal-02956115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional RuS2/zeolite catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Simonet</w:t>
+                <w:t xml:space="preserve">Lignin catalytic hydroconversion in a semi-continuous reactor: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.07.052⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256, pp.117769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.117769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020085v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature of the Carbon Support on the Guaiacol Hydrodeoxygenation Performance of Nickel Phosphide: Comparison between Carbon Nanotubes and a Mesoporous Carbon Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Berhault</w:t>
+                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional RuS2/zeolite catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Catherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00491⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 323 (---), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297299v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of pyrolytic bio-oil: Understanding and limiting macromolecules formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Quignard</w:t>
+                <w:t xml:space="preserve">Effect of the Nature of the Carbon Support on the Guaiacol Hydrodeoxygenation Performance of Nickel Phosphide: Comparison between Carbon Nanotubes and a Mesoporous Carbon Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Teixeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (35), pp.16164-16181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688399v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic conversion of beech wood pyrolytic vapors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loridant</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Margeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Porcheron</w:t>
+                <w:t xml:space="preserve">A. Bouzeggane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 130 (43), pp.149-158. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+              <w:t xml:space="preserve">, 2018, 130, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017290v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic conversion of beech wood pyrolytic vapors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lorentz</w:t>
+                <w:t xml:space="preserve">Catalytic hydroconversion of pyrolytic bio-oil: Understanding and limiting macromolecules formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ozagac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertino-Ghera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.501-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767798v1</w:t>
+                <w:t xml:space="preserve">hal-01688399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of guaiacol over supported ReOx catalysts: Support and metal loading effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic conversion of beech wood pyrolytic vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Leiva</w:t>
+                <w:t xml:space="preserve">Julien Couble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Garcia</w:t>
+                <w:t xml:space="preserve">Stéphane Loridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sepulveda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Laurenti</w:t>
+                <w:t xml:space="preserve">Sébastien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Geantet</w:t>
+                <w:t xml:space="preserve">Lynda Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (43), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635465v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic deoxygenation of model compounds from flash pyrolysis of lignocellulosic biomass over activated charcoal-based catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of guaiacol over supported ReOx catalysts: Support and metal loading effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Eibner</w:t>
+                <w:t xml:space="preserve">R Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Margeriat</w:t>
+                <w:t xml:space="preserve">C Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Broust</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
+                <w:t xml:space="preserve">C Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 219, pp.517 - 525. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 296, pp.228-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.07.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659554v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do happy catalyst supports work better? Surface coating of silica and titania supports with (poly)dopamine and their application in hydrotreating</w:t>
+                <w:t xml:space="preserve">Catalytic deoxygenation of model compounds from flash pyrolysis of lignocellulosic biomass over activated charcoal-based catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Simon Eibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Margeriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.517 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631693v1</w:t>
+                <w:t xml:space="preserve">hal-01659554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding macromolecules formation from the catalytic hydroconversion of pyrolysis bio-oil model compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do happy catalyst supports work better? Surface coating of silica and titania supports with (poly)dopamine and their application in hydrotreating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ozagac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard D Pirngruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 544, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01428620v1</w:t>
+                <w:t xml:space="preserve">hal-01631693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin hydroconversion on MoS2-based supported catalyst: Comprehensive analysis of products and reaction scheme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Souchon</w:t>
+                <w:t xml:space="preserve">Impact of guaiacol on the formation of undesired macromolecules during catalytic hydroconversion of bio-oil: a model compounds study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ozagac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bertino-Ghera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293101v1</w:t>
+                <w:t xml:space="preserve">hal-01487875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and hydrodeoxygenation activity of Ni2P/C - Effect of the palladium salt on lowering the nickel phosphide synthesis temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Berhault</w:t>
+                <w:t xml:space="preserve">Lignin hydroconversion on MoS2-based supported catalyst: Comprehensive analysis of products and reaction scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382693v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of guaiacol on the formation of undesired macromolecules during catalytic hydroconversion of bio-oil: a model compounds study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and hydrodeoxygenation activity of Ni2P/C - Effect of the palladium salt on lowering the nickel phosphide synthesis temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. T. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 340, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487875v2</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decalin ring opening over NiWS/SiO2-Al2O3 catalysts in the presence of H2S</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Understanding macromolecules formation from the catalytic hydroconversion of pyrolysis bio-oil model compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ozagac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertino-Ghera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293105v1</w:t>
+                <w:t xml:space="preserve">hal-01428620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion of carboxylic acids using mesoporous SBA-15 supported NiMo sulfide catalysts under microwaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Leclerc</w:t>
+                <w:t xml:space="preserve">Decalin ring opening over NiWS/SiO2-Al2O3 catalysts in the presence of H2S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Di Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Catherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra21278b⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 512, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265759v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the conversion of 2-methoxyphenol over supported Re catalysts: Sulfide and oxide state</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroconversion of carboxylic acids using mesoporous SBA-15 supported NiMo sulfide catalysts under microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Garcia</w:t>
+                <w:t xml:space="preserve">Titiya Meechai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekasith Somsook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.08.010⟩</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra21278b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229984v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of 2-methoxyphenol over different Re active phases supported on SiO2 catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of the conversion of 2-methoxyphenol over supported Re catalysts: Sulfide and oxide state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. A. Jimenez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 490, pp.71-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.054⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149274v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect for CoMoS and CoNiMoS hydrodesulfurization catalysts prepared by controlled method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodeoxygenation of 2-methoxyphenol over different Re active phases supported on SiO2 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 487, pp.210-218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.07.042⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 490, pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149283v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroconversion of a wheat straw soda lignin: Characterization of the products and the lignin residue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vidalie</w:t>
+                <w:t xml:space="preserve">Support effect for CoMoS and CoNiMoS hydrodesulfurization catalysts prepared by controlled method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. T. Ninh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 487, pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.07.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.01.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00924184v1</w:t>
+                <w:t xml:space="preserve">hal-01149283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol over ReS2/activated carbon catalysts. Support and Re loading effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Reyes</w:t>
+                <w:t xml:space="preserve">Catalytic hydroconversion of a wheat straw soda lignin: Characterization of the products and the lignin residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. T. Ghampson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. L. G. Fierro</w:t>
+                <w:t xml:space="preserve">A. A. Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.01.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01057388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive GCxGC Characterization of the Catalytic Alkylation of Thiophenic Compounds in a FCC Gasoline</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol over ReS2/activated carbon catalysts. Support and Re loading effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. T. Ghampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. G. Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-013-0109-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475, pp.427-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912605v1</w:t>
+                <w:t xml:space="preserve">hal-01057388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic potential of alumina-supported CoMo catalysts in HDS: Comparison between gamma c, gamma T, and delta-alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive GCxGC Characterization of the Catalytic Alkylation of Thiophenic Compounds in a FCC Gasoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.1731-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-013-0109-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2012.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00797937v1</w:t>
+                <w:t xml:space="preserve">hal-00912605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical conversion of lignin for fuels and chemicals : a review.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+                <w:t xml:space="preserve">Intrinsic potential of alumina-supported CoMo catalysts in HDS: Comparison between gamma c, gamma T, and delta-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Charon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Quignard</w:t>
+                <w:t xml:space="preserve">P. N. Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roukoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 297, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909054v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of the alkylation of thiophenic compounds by GCxGC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermochemical conversion of lignin for fuels and chemicals : a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 244, pp.1293</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (4), pp.753-763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073443v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation and hydrodesulfurization co-processing over ReS2 supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Escalona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 195, pp.101-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCl4-Assisted Preparation of Highly Dispersed Molybdenum and Tungsten Nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.940-949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-012-9878-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of competitive kinetics for the understanding of deep hydrodesulfurization and sulfide catalysts behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 128, pp.3-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol Part II: Support effect for CoMoS catalysts on HDO activity and selectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. B. Van</w:t>
+                <w:t xml:space="preserve">Comprehensive study of the alkylation of thiophenic compounds by GCxGC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 244, pp.1293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00602786v1</w:t>
+                <w:t xml:space="preserve">hal-01073443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach in the evaluation of the support effect for NiMo hydrodesulfurization catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Massin</w:t>
+                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol with CoMo catalysts. Part I: Promoting effect of cobalt on HDO selectivity and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vrinat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.08.019⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699700v1</w:t>
+                <w:t xml:space="preserve">hal-00602785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol with CoMo catalysts. Part I: Promoting effect of cobalt on HDO selectivity and activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. B. Van</w:t>
+                <w:t xml:space="preserve">A new approach in the evaluation of the support effect for NiMo hydrodesulfurization catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. T. Ninh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Geantet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 407, pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.10.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00602785v1</w:t>
+                <w:t xml:space="preserve">hal-00699700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Support Effect in Hydrotreating: Evidence of a Metallic Character for ReS2/Al2O3 and ReS2/SiO2 Catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Escalona</w:t>
+                <w:t xml:space="preserve">Hydrodeoxygenation of guaiacol Part II: Support effect for CoMoS catalysts on HDO activity and selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delichere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10562-011-0578-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699721v1</w:t>
+                <w:t xml:space="preserve">hal-00602786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported rhenium sulfide catalysts in thiophene and 4,6-dimethyldibenzothiophene hydrodesulfurization: Effect of acidity of the support over activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Unexpected Support Effect in Hydrotreating: Evidence of a Metallic Character for ReS2/Al2O3 and ReS2/SiO2 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Belliere</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escalona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Garcia</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.12.008⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141, pp.987-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-011-0578-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00602783v1</w:t>
+                <w:t xml:space="preserve">hal-00699721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodesulfurization catalysts: Promoters, promoting methods and support effect on catalytic activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Roukoss</w:t>
+                <w:t xml:space="preserve">Supported rhenium sulfide catalysts in thiophene and 4,6-dimethyldibenzothiophene hydrodesulfurization: Effect of acidity of the support over activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Massin</w:t>
+                <w:t xml:space="preserve">N. Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 393, pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.10.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00755956v1</w:t>
+                <w:t xml:space="preserve">hal-00602783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-processing of pyrolisis bio oils and gas oil for new generation of bio-fuels: Hydrodeoxygenation of guaiacol and SRGO mixed feed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Toussaint</w:t>
+                <w:t xml:space="preserve">Hydrodesulfurization catalysts: Promoters, promoting methods and support effect on catalytic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roukoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.11.024⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.683-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00866692v1</w:t>
+                <w:t xml:space="preserve">hal-00755956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of supported H3PW12040.6H2O for thiophenic compounds alkylation in FCC gasoline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arias</w:t>
+                <w:t xml:space="preserve">Co-processing of pyrolisis bio oils and gas oil for new generation of bio-fuels: Hydrodeoxygenation of guaiacol and SRGO mixed feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirodatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2008.06.042⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143, pp.172-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00315672v1</w:t>
+                <w:t xml:space="preserve">hal-00866692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support effect with rhenium sulfide catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of supported H3PW12040.6H2O for thiophenic compounds alkylation in FCC gasoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 348, pp.142-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2008.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283632v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasoline desulfurization by catalytic alkylation over silica-supported heteropolyacids: From model reaction to real feed conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support effect with rhenium sulfide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. T. Ninh Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Hideyuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130, pp.190-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 130, pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00283616v1</w:t>
+                <w:t xml:space="preserve">hal-00283632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active ReS2/gamma-Al2O3 catalysts: Effect of calcination and activation over thiophene hydrodesulfurization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Gasoline desulfurization by catalytic alkylation over silica-supported heteropolyacids: From model reaction to real feed conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hideyuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2006.05.053⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130, pp.190-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175770v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhenium sulfide in hydrotreating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Highly active ReS2/gamma-Al2O3 catalysts: Effect of calcination and activation over thiophene hydrodesulfurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Escalona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Gil Llambias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2006.05.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.01.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00175772v1</w:t>
+                <w:t xml:space="preserve">hal-00175770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in the concept of catalytic sites over sulfide catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Rhenium sulfide in hydrotreating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Gil Llambias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 322, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016917v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of a tetraphosphine ligand in palladium catalysed allylic amination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New trends in the concept of catalytic sites over sulfide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cattenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 182-183, pp.471-480</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107-108, pp.570-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056563v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Tetratertiary Phosphine Ligand and Its Use in Pd-Catalyzed Allylic Substitution</w:t>
+                <w:t xml:space="preserve">Efficiency of a tetraphosphine ligand in palladium catalysed allylic amination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 182-183, pp.471-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo001146j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04056537v1</w:t>
+                <w:t xml:space="preserve">hal-04056563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium–tetraphosphine catalysed cross coupling of aryl bromides with arylboronic acids: remarkable influence of the nature of the ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bougeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.325 - 326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b009520f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cis,cis,cis-Tetrasubstituted Cyclobutanes. Trapping of Tetrahedral Intermediates in Intramolecular Nucleophilic Addition</w:t>
+                <w:t xml:space="preserve">A New Tetratertiary Phosphine Ligand and Its Use in Pd-Catalyzed Allylic Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pèpe Gérard</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 65, pp.6418-6422</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 66, pp.1633-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo001146j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056520v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of cis,cis,cis-Tetrasubstituted Cyclobutanes. Trapping of Tetrahedral Intermediates in Intramolecular Nucleophilic Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pèpe Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65, pp.6418-6422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polypodal diphenylphosphine ligands. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Preparations and Procedures International : The New Journal for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31 (3), pp.245-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00304949909458322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21332,3185 +21587,3185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic hydroconversion of lignin into SAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYROLIQ III – 2025: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot Lignin Catalytic Depolymerization and Demethylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lilti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of lignocellulosic biomass for the production of bio-binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FC2GChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic conversion of lignin into sustainable aviation fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A powerful LC×SFC-HRMS/MS method for the non-target analysis of depolymerised lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliise Tammekivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lilti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTC-18 – 18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain-La-Neuve, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-line LC×SFC-HRMS/MS method development for the non-target analysis of depolymerized lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliise Tammekivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lilti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLC2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Analysis of Depolymerized Lignin with Online 2D LCxLC-QTOF-MS technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliise Tammekivi</w:t>
+                <w:t xml:space="preserve">Controlling Lignin Catalytic Depolymerization ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Faure</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Chromatography ISC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Budapest (HO), Hungary</w:t>
+              <w:t xml:space="preserve">NAM27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241116v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of unsaturated dicarboxylic acids obtained from bio-fermentation of organic municipal wastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Berhault</w:t>
+                <w:t xml:space="preserve">Non-Targeted Analysis of Depolymerized Lignin with Online 2D LCxLC-QTOF-MS technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliise Tammekivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAM27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">International Symposium of Chromatography ISC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Budapest (HO), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675717v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Lignin Catalytic Depolymerization ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Olivier</w:t>
+                <w:t xml:space="preserve">Valorization of unsaturated dicarboxylic acids obtained from bio-fermentation of organic municipal wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. M. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAM27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675712v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic upgrading of pyrolysis vapors using mixed metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. de Rezende Locatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2021 8th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydroconversion of Lignin over CoMoS/Al2O3 catalyst, an experimental study for kinetic modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pu</w:t>
+                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional MSx/zeolite catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Catherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular aspect of catalysis by sulfides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141624v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Preparative Chromatography: Development of CPC x SFC for the isolation of high molecular weight compounds from biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Batteau</w:t>
+                <w:t xml:space="preserve">Study of (Co)MoS2 1T-polytype for hydrotreating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palencia Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorentz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Faure</w:t>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone des Sciences Séparatives (SEP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">FCCAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749140v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of (Co)MoS2 1T-polytype for hydrotreating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Legens</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Preparative Chromatography: Development of CPC x SFC for the isolation of high molecular weight compounds from biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l'Association Francophone des Sciences Séparatives (SEP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158422v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional MSx/zeolite catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Blanco</w:t>
+                <w:t xml:space="preserve">Lignin Catalytic Hydroconversion over CoMos/Al2O3: Experimental Study and Kinetic Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular aspect of catalysis by sulfides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
+              <w:t xml:space="preserve">26 th North American Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141618v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Catalytic Hydroconversion over CoMos/Al2O3: Experimental Study and Kinetic Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Catalytic Hydroconversion of Lignin over CoMoS/Al2O3 catalyst, an experimental study for kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 th North American Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Molecular aspect of catalysis by sulfides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174531v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin catalytic hydroconversion: a semi-continuous experimental study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and Kinetic Modeling Study on the Catalytic Hydroconversion of Lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Gordon Conference-Towards viable solutions for lignin valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Easton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151133v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion des résidus de micro-algues en bio-liant pour bitumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Borghol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bujoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of lignin catalytic hydroconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Chemical Reaction Engineering (ISCRE 25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Kinetic Modeling Study on the Catalytic Hydroconversion of Lignin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lignin catalytic hydroconversion: a semi-continuous experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tayakout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference-Towards viable solutions for lignin valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Easton, United States</w:t>
+              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864995v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin catalytic hydroconversion: an experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Catalysis for Biorefineries, Catbior 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">selective ring opening of decalin over bifunctional catalysts in the presence of sulfur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Unraveling the macromolecules formation mechanism during bio-oil catalytic hydroconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ozagac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertino-Ghera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS-VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">CCESC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320052v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the macromolecules formation mechanism during bio-oil catalytic hydroconversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Uzio</w:t>
+                <w:t xml:space="preserve">catalytic conversion of pyrolytic vapors of woody biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Margeriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirodatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCESC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid Spain</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis (FCCat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Frejus France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364545v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic hydroconversion of lignin towards aromatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Chinese conference on Green Chemistry (FC2GChem2016),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">catalytic conversion of pyrolytic vapors of woody biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis (FCCat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Frejus France</w:t>
+              <w:t xml:space="preserve">PYRO 201621st International Symposium on Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323933v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">catalytic conversion of pyrolytic vapors of woody biomass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">selective ring opening of decalin over bifunctional catalysts in the presence of sulfur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Catherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice L. Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYRO 201621st International Symposium on Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">MACS-VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316552v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering synthesis temperature of Ni2P/C by palladium addition: effect of palladium source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Feitosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva V. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th North American Catalysis Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering synthesis temperature of Ni2P/C by palladium addition: effect of palladium source and application to guaiacol HDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Feitosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. E. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva V. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Catalysis for Biorefineries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24520,144 +24775,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse hétérogène pour les nouvelles énergies - Vers des carburants renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.J1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId513"/>
+      <w:footerReference w:type="default" r:id="rId518"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24804,51 +25059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lilti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliise Tammekivi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lilti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magalhaes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Rezende Locatel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohabeer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Rezende Locatel," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout Fayolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158425v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Pu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozagac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertino-Ghera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margeriat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feitosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva V. Teixeira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Feitosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Davies" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice L. Di" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catherin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Feitosa," TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Davies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Charon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quignard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joffres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meechai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Somssok" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822091v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obame" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goodwin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidalie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Bui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471542v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Q. Bui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roukoss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshimura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui van Ngoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Ninh Thi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escalona" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Ninh-Thi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514789v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khongchamnan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laobuthee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veranitisagul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chomchatwarl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laosiripojana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2026.108411" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002815v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500167" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/rc.2025.100005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wanmolee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kraithong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phanthasri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipattanaporn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141712" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguirre-Abarca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pazo-Carballo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karelovic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02689f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675230v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Passos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chontzoglou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107822" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555500v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chansiriwat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wantala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khunphonoi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khemthong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106414" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalhaes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurenti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189865v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boualleg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tanchoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300633" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matricon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106798" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712127v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Rezende Locatel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02536-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686455v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093258" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287953v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Mohabeer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105696" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105779" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Locatel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02568" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chist&#232;le Legens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118355" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335161v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105241" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336182v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourbiaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.03.027" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Ghampson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruces" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sepulveda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrientos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116245" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02956115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Legens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128296" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141499v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leclerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117769" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020085v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.07.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00491" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688399v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.10.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017290v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couble" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loridant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gros" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Porcheron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767798v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzeggane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635465v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Leiva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sepulveda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geantet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.04.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margeriat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.071" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01631693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.07.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.10.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293101v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Nguyen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souchon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.11.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382693v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. da Silva" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.05.016" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487875v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ozagac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertino-Ghera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.022" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293105v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Catherin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.12.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265759v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiya Meechai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasith Somsook" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra21278b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229984v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leiva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.08.010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149274v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Jimenez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.054" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149283v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Ninh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.042" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924184v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Quoineaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.01.039" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6VNKCRS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057388v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Ghampson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. G. Fierro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.057" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912605v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0109-z" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642N4Z85-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797937v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Bo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPSQKN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00909054v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joffres" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Charon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073443v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777520v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.05.047" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752591v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9878-z" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R7BC6ZT2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866471v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Z9M5P8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602786v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Van" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.10.031" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXV08FZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699700v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.019" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FV67WC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602785v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.10.025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDBJ84R6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699721v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-011-0578-2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602783v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.12.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ91BVN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755956v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.10.018" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X24P8Q1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866692v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.11.024" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FM3MHB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315672v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2008.06.042" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPV8XC0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283632v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283616v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hideyuki" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.017" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTLSJR40-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175770v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Gil Llambias" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.05.053" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3C8KP21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175772v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.019" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H49DPK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016917v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feuerstein" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001146j" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DXK7B3SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056577v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougeant" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009520f" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056520v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#232;pe G&#233;rard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056500v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00304949909458322" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262281v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075425v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789901v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995432v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617091v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241269v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241116v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675717v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. Millet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675712v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242376v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141624v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749140v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141618v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151133v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808536v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borghol" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queffelec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bujoli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808520v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864995v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151129v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900911v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Nguyen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323933v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316552v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377629v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377633v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624935v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lilti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daridon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliise Tammekivi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lilti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Rezende Locatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohabeer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magalhaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Rezende Locatel," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozagac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertino-Ghera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Pu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margeriat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559049v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feitosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva V. Teixeira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Feitosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Davies" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice L. Di" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catherin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374387v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Feitosa," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Davies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Charon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quignard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joffres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meechai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Somssok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obame" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711134v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Q. Bui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Bui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497968v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483967v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goodwin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roukoss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marchand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshimura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui van Ngoc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattenot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Ninh Thi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escalona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013156v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Ninh-Thi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khongchamnan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laobuthee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veranitisagul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chomchatwarl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laosiripojana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2026.108411" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05630295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6c00496" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Olivier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/rc.2025.100005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002815v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500167" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wanmolee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kraithong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phanthasri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipattanaporn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141712" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Passos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chontzoglou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107822" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555500v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chansiriwat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wantala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khunphonoi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khemthong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106414" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguirre-Abarca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pazo-Carballo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karelovic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02689f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matricon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106798" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boualleg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tanchoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300633" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William de Rezende Locatel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02536-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalhaes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurenti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Mohabeer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105779" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105696" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686455v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093258" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336182v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourbiaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.03.027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335161v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Locatel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105241" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359494v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373385v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chist&#232;le Legens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118355" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438859v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02568" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Ghampson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruces" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sepulveda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrientos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116245" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02956115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Legens" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128296" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141499v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leclerc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117769" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.07.052" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297299v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00491" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzeggane" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.10.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017290v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couble" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loridant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Porcheron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635465v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Leiva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sepulveda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geantet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.04.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659554v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margeriat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.071" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01631693v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.07.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487875v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ozagac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertino-Ghera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293101v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Nguyen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souchon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.11.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382693v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. da Silva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.05.016" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428620v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293105v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Catherin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.12.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265759v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiya Meechai" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasith Somsook" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra21278b" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229984v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leiva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.08.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Jimenez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.054" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149283v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Ninh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.07.042" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924184v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Quoineaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.01.039" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6VNKCRS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057388v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Ghampson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. G. Fierro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.01.057" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912605v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-013-0109-z" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642N4Z85-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797937v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Bo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZPSQKN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00909054v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joffres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Charon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777520v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.05.047" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752591v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9878-z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R7BC6ZT2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866471v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.03.015" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5Z9M5P8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602785v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Van" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.10.025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDBJ84R6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699700v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.019" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FV67WC8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602786v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.10.031" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXV08FZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699721v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-011-0578-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602783v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.12.008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ91BVN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755956v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.10.018" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X24P8Q1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866692v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.11.024" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FM3MHB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2008.06.042" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPV8XC0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283632v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.022" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283616v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hideyuki" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.017" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTLSJR40-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175770v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Gil Llambias" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.05.053" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3C8KP21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175772v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.019" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H49DPK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016917v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056563v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feuerstein" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056577v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougeant" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009520f" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056537v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001146j" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DXK7B3SX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056520v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#232;pe G&#233;rard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056500v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00304949909458322" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262281v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075425v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789901v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995432v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617091v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241269v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675712v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241116v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675717v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. Millet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242376v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141618v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158422v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749140v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174531v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141624v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864995v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808536v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borghol" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Queffelec" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bujoli" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808520v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151133v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151129v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364545v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323933v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900911v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-S. Nguyen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316552v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320052v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377629v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377633v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>