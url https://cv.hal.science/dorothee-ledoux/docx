--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,723 +100,723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
+                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pelletier</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">P. de Roover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">C. Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lardy</w:t>
+                <w:t xml:space="preserve">S. Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264391v1</w:t>
+                <w:t xml:space="preserve">hal-05090588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Roover</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roque</w:t>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lancelin</w:t>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101538. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090588v1</w:t>
+                <w:t xml:space="preserve">hal-05459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459790v1</w:t>
+                <w:t xml:space="preserve">hal-05459786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de capteurs commerciaux non invasifs pour le suivi quotidien des bovins laitiers en ferme expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Mathieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459786v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de capteurs commerciaux non invasifs pour le suivi quotidien des bovins laitiers en ferme expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bouchon</w:t>
+                <w:t xml:space="preserve">K. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thollon</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071086v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mes yeux ou un collier : que puis-je mobiliser pour détecter les comportements de douleur chez une vache souffrant de mammite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 115, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -835,338 +835,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ginger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borot</w:t>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213914v1</w:t>
+                <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">M. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975769v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, </w:t>
@@ -1375,299 +1375,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Wauquier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods to face the challenges of ruminant phenotyping (eds. M. Bonnet), 186, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805372v1</w:t>
+                <w:t xml:space="preserve">hal-02952119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thérèse Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 421, pp.148-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952119v1</w:t>
+                <w:t xml:space="preserve">hal-04805372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
@@ -1757,103 +1757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t>
@@ -1882,90 +1882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49, pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1994,90 +1994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances de reproduction et bien être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (Numéro spécial 2018), pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sire effect on early and late embryonic death in French Holstein cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,77 +2236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echecs précoces de gestation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatric Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, ECBHM, May 2025, Nantes, France</w:t>
@@ -2773,64 +2773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,51 +2898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,90 +3010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal welfare: from research to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,51 +3118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
@@ -3237,277 +3237,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d’une arthrite septique digitale par arthrodèse de l’articulation interphalangienne distale chez une génisse Holstein de haute valeur génétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GTV, May 2020, Poitiers, France. pp.259-266</w:t>
+              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982027v1</w:t>
+                <w:t xml:space="preserve">hal-03021254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gestion d’une arthrite septique digitale par arthrodèse de l’articulation interphalangienne distale chez une génisse Holstein de haute valeur génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTV, May 2020, Poitiers, France. pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021254v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of early behavioural signs of disease as a way to manage animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on precision livestock farming and social interactions in dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish research programme on precision livestock farming and social interactions, Sep 2020, Uppsala, Sweden</w:t>
@@ -3588,64 +3588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,77 +3739,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -3851,51 +3851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le train du numérique est-il passé dans les écoles vétérinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la e-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vétérinaire praticien et le bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4015,77 +4015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être animal dans les élevages : de quoi parle-t-on ? Enjeux et état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated measurement of dairy cow grooming behaviour from real time location system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,90 +4261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision et bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,432 +4501,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIFER : cartographie fine et effets de QTL de fertilité en race bovine Holstein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Fritz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. L. Genestout</w:t>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.415</w:t>
+              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000241v1</w:t>
+                <w:t xml:space="preserve">hal-01019842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des échecs de gestation entre 0 et 90 jours après 1ère insémination postpartum en race Holstein et relations avec l'index de fertilité postpartum des pères utilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">GENIFER : cartographie fine et effets de QTL de fertilité en race bovine Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+                <w:t xml:space="preserve">L. L. Genestout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019842v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies de reprise de cyclicité post partum chez la vache laitière Prim'Holstein : facteurs de risque et relation avec les structures ovariennes vues par échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,90 +4990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre chronologie des échecs de gestation et anomalies de reprise de cyclicité postpartum chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie J2M-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
@@ -5514,51 +5514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision : un atout pour le bien-être animal en élevage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 2019</w:t>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5741,273 +5741,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734008v1</w:t>
+                <w:t xml:space="preserve">hal-02791311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791311v1</w:t>
+                <w:t xml:space="preserve">hal-02734008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6038,51 +6038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Haladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,64 +6320,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEATECH – Bien-être animal et biotechnologies de la reproduction, des premières pistes de réflexion pour améliorer les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6395,64 +6395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer le bien-être pour la reproduction des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6496,77 +6496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur sur les performances de production et de reproduction des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6584,51 +6584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : une cause perdue sans les éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6705,103 +6705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être en élevage : « Le vétérinaire est incontournable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6823,90 +6823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,51 +6956,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echecs précoces de gestation chez la vache laitière de race Holstein : incidences, implication dans la baisse de fertilité et facteurs de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011AGPT0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7098,51 +7098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Decaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,51 +7182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de vaches laitières !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7273,363 +7273,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il un coq pour qu'une poule ponde des œufs? VRAI ou FAUX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12915250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12917406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784665v1</w:t>
+                <w:t xml:space="preserve">hal-04787663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
+                <w:t xml:space="preserve">Cold weather is expected: Quick! we should move the cows inside! TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12917406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787663v1</w:t>
+                <w:t xml:space="preserve">hal-04807724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold weather is expected: Quick! we should move the cows inside! TRUE or FALSE?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les vaches laitières produisent spontanément du lait toute l'année, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12914092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807724v1</w:t>
+                <w:t xml:space="preserve">hal-04784676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vaches laitières produisent spontanément du lait toute l'année, VRAI ou FAUX ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faut-il un coq pour qu'une poule ponde des œufs? VRAI ou FAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12914092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12915250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784676v1</w:t>
+                <w:t xml:space="preserve">hal-04784665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7784,51 +7784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Drean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Gatien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Genestout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumerol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poulain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Haladjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00777964v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12915250" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12914092" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Drean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Gatien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Genestout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumerol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poulain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Haladjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00777964v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12914092" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12915250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>