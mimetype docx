--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,723 +100,723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
+                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">K. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Roover</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roque</w:t>
+                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lancelin</w:t>
+                <w:t xml:space="preserve">R. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101538. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090588v1</w:t>
+                <w:t xml:space="preserve">hal-05264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
+                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">P. de Roover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">C. Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">S. Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459790v1</w:t>
+                <w:t xml:space="preserve">hal-05090588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459786v1</w:t>
+                <w:t xml:space="preserve">hal-05459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de capteurs commerciaux non invasifs pour le suivi quotidien des bovins laitiers en ferme expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bouchon</w:t>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thollon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David André Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9273⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071086v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de capteurs commerciaux non invasifs pour le suivi quotidien des bovins laitiers en ferme expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pelletier</w:t>
+                <w:t xml:space="preserve">Mathieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">Nathalie Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264391v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mes yeux ou un collier : que puis-je mobiliser pour détecter les comportements de douleur chez une vache souffrant de mammite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 115, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -835,338 +835,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">M. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975769v1</w:t>
+                <w:t xml:space="preserve">hal-04213914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ginger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borot</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213914v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, </w:t>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Helle Sloth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Methods to face the challenges of ruminant phenotyping (eds. M. Bonnet), 186, pp.14-21. </w:t>
@@ -1528,77 +1528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 421, pp.148-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1623,51 +1623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
@@ -1757,103 +1757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t>
@@ -1882,90 +1882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49, pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1994,90 +1994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances de reproduction et bien être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (Numéro spécial 2018), pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sire effect on early and late embryonic death in French Holstein cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,77 +2236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echecs précoces de gestation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatric Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, ECBHM, May 2025, Nantes, France</w:t>
@@ -2773,64 +2773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,51 +2898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,90 +3010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal welfare: from research to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,51 +3118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
@@ -3243,51 +3243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d’une arthrite septique digitale par arthrodèse de l’articulation interphalangienne distale chez une génisse Holstein de haute valeur génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3463,51 +3463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of early behavioural signs of disease as a way to manage animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on precision livestock farming and social interactions in dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish research programme on precision livestock farming and social interactions, Sep 2020, Uppsala, Sweden</w:t>
@@ -3588,64 +3588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,77 +3739,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -3851,51 +3851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le train du numérique est-il passé dans les écoles vétérinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la e-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vétérinaire praticien et le bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4015,77 +4015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être animal dans les élevages : de quoi parle-t-on ? Enjeux et état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated measurement of dairy cow grooming behaviour from real time location system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,90 +4261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision et bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,432 +4501,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">GENIFER : cartographie fine et effets de QTL de fertilité en race bovine Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Genestout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019842v1</w:t>
+                <w:t xml:space="preserve">hal-01000241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des échecs de gestation entre 0 et 90 jours après 1ère insémination postpartum en race Holstein et relations avec l'index de fertilité postpartum des pères utilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIFER : cartographie fine et effets de QTL de fertilité en race bovine Holstein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phenotyping pregnancy failure occurring within 90 days following first postpartum insemination in Holstein cattle and relationship with fertility breeding value of bull fathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. L. Genestout</w:t>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.415</w:t>
+              <w:t xml:space="preserve">ICAR - Rencontres internationales des professionnels de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000241v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies de reprise de cyclicité post partum chez la vache laitière Prim'Holstein : facteurs de risque et relation avec les structures ovariennes vues par échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,90 +4990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre chronologie des échecs de gestation et anomalies de reprise de cyclicité postpartum chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie J2M-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
@@ -5514,51 +5514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision : un atout pour le bien-être animal en élevage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 2019</w:t>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5741,273 +5741,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791311v1</w:t>
+                <w:t xml:space="preserve">hal-02734008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Valoriser des données de positionnement en temps réel pour estimer le comportement et le bien-être des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734008v1</w:t>
+                <w:t xml:space="preserve">hal-02791311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6038,51 +6038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Haladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,64 +6320,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEATECH – Bien-être animal et biotechnologies de la reproduction, des premières pistes de réflexion pour améliorer les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6395,64 +6395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer le bien-être pour la reproduction des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6496,77 +6496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur sur les performances de production et de reproduction des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6584,51 +6584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : une cause perdue sans les éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6705,103 +6705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être en élevage : « Le vétérinaire est incontournable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6823,90 +6823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,51 +6956,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echecs précoces de gestation chez la vache laitière de race Holstein : incidences, implication dans la baisse de fertilité et facteurs de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011AGPT0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7098,51 +7098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Decaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,51 +7182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de vaches laitières !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7273,363 +7273,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+                <w:t xml:space="preserve">Faut-il un coq pour qu'une poule ponde des œufs? VRAI ou FAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12917406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12915250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787663v1</w:t>
+                <w:t xml:space="preserve">hal-04784665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold weather is expected: Quick! we should move the cows inside! TRUE or FALSE?</w:t>
+                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12917406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807724v1</w:t>
+                <w:t xml:space="preserve">hal-04787663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vaches laitières produisent spontanément du lait toute l'année, VRAI ou FAUX ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cold weather is expected: Quick! we should move the cows inside! TRUE or FALSE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12914092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784676v1</w:t>
+                <w:t xml:space="preserve">hal-04807724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il un coq pour qu'une poule ponde des œufs? VRAI ou FAUX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les vaches laitières produisent spontanément du lait toute l'année, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12915250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12914092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784665v1</w:t>
+                <w:t xml:space="preserve">hal-04784676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7784,51 +7784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Drean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Gatien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Genestout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumerol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poulain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Haladjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00777964v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12914092" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12915250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gatien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Drean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Gatien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Genestout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gatien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumerol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poulain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Haladjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00777964v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784665v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12915250" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12914092" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>