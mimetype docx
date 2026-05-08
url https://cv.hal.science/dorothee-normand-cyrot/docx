--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothee Normand-Cyrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Formation Control of Unicycles Under Single-Rate Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3372690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus and multi-consensus for discrete-time LTI systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.111718. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac structures for a class of port-Hamiltonian systems in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2023.3313327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new distributed protocol for consensus of discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100833. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data steering of unicycles via PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.757-762. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3225785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-based attitude stabilization via discrete-time IDA-PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.2665-2670. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3173509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate transverse feedback linearization under digital control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3046539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-time energy-balance passivity-based control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.110662. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station-Keeping of L2 Halo Orbits Under Sampled-Data Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hamiltonian systems under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (9), pp.4598 - 4613. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3164985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC for LTI dynamics under input delays: a reduction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3040076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of discrete port-Hamiltonian dynamics via interconnection and damping assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.103-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3000705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding stabilization in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the zero-dynamics of a class hybrid LTI systems: a geometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.703-708. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lcsys.2019.2917589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On partially minimum phase systems and disturbance decoupling with stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-019-04999-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedforwarding under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2902666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of discrete-time two-channel delayed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.339-344. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2837881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear discrete-time systems with delayed control: a reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (C), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Reduction of Nonlinear Input-Delayed Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.116 - 121. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2710118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Stabilization of Nonlinear Dynamics With Input Delays Through Immersion and Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (5), pp.2561 - 2567. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2016.2601302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Under Multi Rate Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (5), pp.1208-1222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2015.2453891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and invariance stabilization of strict-feedback dynamics under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.78 - 86. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a sampled-data passivity-based controller for coordination of converters in a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (8), pp.5187-5194. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2014.2362497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimality of passivity based controllers in discrete-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.117123. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passivity-Based Controller Under low sampling for speed control of PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction Model Approach for Linear Systems With Sampled Delayed Inputs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.1263-1268. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2013.2254193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passivity-based controller for coordination of converters in a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (8), pp.1097 - 1109. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data stabilizing feedback: a PBC approch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.907-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear average passivity and stabilizing controllers in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (6), pp.431-439. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical observer forms for multi-output systems up to coordinates changes and output transformations in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Califafano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (11), pp.2483-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Output Injection under Approximate Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.15.205-217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted incremental norm approach: from linear to nonlinear H (infini) control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.1585-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic properties of incrementally stable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (5), pp.721 - 723. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/9.489210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory tracking of unicycles under sampling and discrete-time Passivity-Based Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Holonomic Constraints for Euler-Lagrange systems under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new connection protocol for multi-consensus of discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.5179-5184, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gradient descent algorithm built on approximate discrete gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on System Theory, Control and Computing (ICSTCC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.343-348, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Balance PBC of nonlinear dynamics under sampling and delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montreal, Canada. pp.264-269, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the Acrobot via sampled-data passivity-based control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.699-704, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC for LTI dynamics under input delays: a reduction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New Orleans, United States. pp.2497-2502, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On feedback passivation under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2021 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital path-following for a car-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Conference Africa (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2021, Magaliesburg, South Africa. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate transverse feedback linearization under digital control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New Orleans, United States. pp.745-750, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stable right-inversion of non-minimum-phase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc42340.2020.9303851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data tracking under model predictive control and multi-rate planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction-based stabilization of nonlinear discrete-time systems through delayed state measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete port-controlled Hamiltonian dynamics and average passivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unconstrained MPC through multirate sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.388-393, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient and Hamiltonian dynamics under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2019, Vienna, Austria. pp.472--477, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection through u-average passivity in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stabilization of discrete-time feedforward dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.3471-3476, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2017.8264289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction-based stabilization of time-delay nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2018, Miami Beach, FL, United States. pp.3471-3476, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on sampled-data stabilization of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse France. pp.14350-14355, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On partially minimum phase systems and nonlinear sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6101-6106, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of feedforward discrete-time dynamics through Immersion and Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, United States. pp.264 - 269, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7524926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data stabilization of feedforward dynamics with Lyapunov cross-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Las Vegas, United States. pp.1322 - 1327, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Based Attitude Stabilization of an Underactuated Spacecraft with Flexibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Giamberardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rome, Italy. pp.1073-1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Robust Redesign of Feedback Linearization for a Satellite with Flexible Appendage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Giamberardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rome, Italy. pp.685-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data stabilization of a class of state-delayed nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, OSAKA, Japan. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Invariance in delayed input sampled-data stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2015.7330541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Stabilization Around the L2 Translunar Libration Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ricciardi Celsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand-Cyrot Dorothée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAA Conference on University Satellite Missions and CubeSat Workshop and International Workshop on LEAN Satellite Standardization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact steering of finite sampled nonlinear dynamics with input delays: the PVTOL aircraft example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ricciardi Celsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear attitude stabilization of a spacecraft through digital implementation of an I&I stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital stabilization of strict feedback dynamics through immersion and invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Petersburg, Russia. pp.1074-1079, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-rate sampled-data I&I stabilization of a class of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.969-974, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2015.7330668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and invariance stabilization of nonlinear discrete-time dynamics with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding stabilization of nonlinear discrete-time dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.NC, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc.2013.6669623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC under sampling for torque control of PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Caen, France. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130703-3-fr-4038.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC Under sampling for torque control of PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Caen, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital stabilization of finite sampled nonlinear dynamics with delays: the unicycle example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.NC, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc.2013.6669674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental digital control of a magnetic suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.3956-3961, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2012.6314840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande passive échantillonnée d'une machine synchrone à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.979-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal stabilizing control under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.6430-6435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPPSC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal stabilizing control in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.208-213, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2012.6314888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital stabilization of input delayed strict feedforward dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.7535-7540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la gestion échantillonnée de l'énergie d'un système - pile à combustible-super condensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.727-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Input Delayed Dynamics Under Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mauii, Hawaii, United States. pp.7523-7528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System; experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer Aided Software for Nonlinear Digital Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNASC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Timisoara, Romania. pp.52-59, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2011.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data energetic management of a Fuel Cell/Supercapacitor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average passivity for discrete-time and sampled-data linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision on Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the observer design through output scaling in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catello Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Américan Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.5290-5295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC under sampling for Port Controlled Hamiltonian - PCH -systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.1811-1816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data redesign of stabilizing feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.1805-1810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-state matching under piecewise constant control for systems on matrix Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Giamberardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand-Cyrot Dorothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise constant control of dynamics evolving on Lie groups: a simple case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Giamberardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème International Conference on System, Identification and Control Problems, SICPRO'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Moscou, Russia. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov design under sampling for a synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCA-CCC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear port controlled Hamiltonian systems under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted incremental norm approach: from linear to nonlinear H(infini) control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity techniques and Hamiltonian structures in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Difference Equations, Discrete Dynamical Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 978-3-031-51048-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Sampled-Data Stabilization with Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-315, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies d'Analyse et de Synthèse pour les Systèmes Echantillonnés,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Borne, M. Benrejeb, F. Filip, D. Popescu Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Avancée et Informatique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Académie de Roumanie, pp.33-48, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Dennis S. Bernstein Editor in Chief, People in Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for sampled-data backstepping control via input/Lyapunov matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the right-inversion of partially minimum-phase systems: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sapienza University of Rome. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526676v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data tracking under model predictive control and multi-rate planning: Further simulations and remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dipartimento di Ingegneria Informatica, Automatica e Gestionale "A. Ruberti" - Università degli Studi di Roma La Sapienza. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'activités de la division Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear torque control for hight power induction motors with digital implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catello Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dorothee Normand-Cyrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Formation Control of Unicycles Under Single-Rate Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3372690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus and multi-consensus for discrete-time LTI systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.111718. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac structures for a class of port-Hamiltonian systems in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2023.3313327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new distributed protocol for consensus of discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100833. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data steering of unicycles via PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.757-762. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3225785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate transverse feedback linearization under digital control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3046539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-based attitude stabilization via discrete-time IDA-PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.2665-2670. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3173509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-time energy-balance passivity-based control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.110662. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station-Keeping of L2 Halo Orbits Under Sampled-Data Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hamiltonian systems under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (9), pp.4598 - 4613. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3164985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC for LTI dynamics under input delays: a reduction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3040076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of discrete port-Hamiltonian dynamics via interconnection and damping assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.103-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3000705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the zero-dynamics of a class hybrid LTI systems: a geometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.703-708. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lcsys.2019.2917589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding stabilization in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On partially minimum phase systems and disturbance decoupling with stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-019-04999-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedforwarding under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2902666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of discrete-time two-channel delayed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.339-344. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2837881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear discrete-time systems with delayed control: a reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (C), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Reduction of Nonlinear Input-Delayed Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.116 - 121. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2710118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Stabilization of Nonlinear Dynamics With Input Delays Through Immersion and Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (5), pp.2561 - 2567. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2016.2601302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Under Multi Rate Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (5), pp.1208-1222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2015.2453891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and invariance stabilization of strict-feedback dynamics under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.78 - 86. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a sampled-data passivity-based controller for coordination of converters in a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (8), pp.5187-5194. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2014.2362497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimality of passivity based controllers in discrete-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.117123. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passivity-Based Controller Under low sampling for speed control of PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction Model Approach for Linear Systems With Sampled Delayed Inputs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.1263-1268. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2013.2254193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passivity-based controller for coordination of converters in a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (8), pp.1097 - 1109. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data stabilizing feedback: a PBC approch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.907-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear average passivity and stabilizing controllers in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (6), pp.431-439. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical observer forms for multi-output systems up to coordinates changes and output transformations in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Califafano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (11), pp.2483-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Output Injection under Approximate Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.15.205-217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted incremental norm approach: from linear to nonlinear H (infini) control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37, pp.1585-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic properties of incrementally stable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (5), pp.721 - 723. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/9.489210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory tracking of unicycles under sampling and discrete-time Passivity-Based Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new connection protocol for multi-consensus of discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.5179-5184, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Holonomic Constraints for Euler-Lagrange systems under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gradient descent algorithm built on approximate discrete gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on System Theory, Control and Computing (ICSTCC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.343-348, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Balance PBC of nonlinear dynamics under sampling and delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montreal, Canada. pp.264-269, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the Acrobot via sampled-data passivity-based control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.699-704, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On feedback passivation under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2021 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital path-following for a car-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Conference Africa (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2021, Magaliesburg, South Africa. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC for LTI dynamics under input delays: a reduction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New Orleans, United States. pp.2497-2502, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate transverse feedback linearization under digital control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New Orleans, United States. pp.745-750, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data tracking under model predictive control and multi-rate planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction-based stabilization of nonlinear discrete-time systems through delayed state measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stable right-inversion of non-minimum-phase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc42340.2020.9303851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete port-controlled Hamiltonian dynamics and average passivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unconstrained MPC through multirate sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.388-393, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient and Hamiltonian dynamics under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2019, Vienna, Austria. pp.472--477, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection through u-average passivity in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov stabilization of discrete-time feedforward dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.3471-3476, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2017.8264289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction-based stabilization of time-delay nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2018, Miami Beach, FL, United States. pp.3471-3476, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on sampled-data stabilization of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse France. pp.14350-14355, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On partially minimum phase systems and nonlinear sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6101-6106, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of feedforward discrete-time dynamics through Immersion and Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, United States. pp.264 - 269, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7524926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data stabilization of feedforward dynamics with Lyapunov cross-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Las Vegas, United States. pp.1322 - 1327, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Based Attitude Stabilization of an Underactuated Spacecraft with Flexibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Giamberardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rome, Italy. pp.1073-1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Robust Redesign of Feedback Linearization for a Satellite with Flexible Appendage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Giamberardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rome, Italy. pp.685-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data stabilization of a class of state-delayed nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, OSAKA, Japan. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Invariance in delayed input sampled-data stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2015.7330541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Stabilization Around the L2 Translunar Libration Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ricciardi Celsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand-Cyrot Dorothée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAA Conference on University Satellite Missions and CubeSat Workshop and International Workshop on LEAN Satellite Standardization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact steering of finite sampled nonlinear dynamics with input delays: the PVTOL aircraft example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ricciardi Celsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear attitude stabilization of a spacecraft through digital implementation of an I&I stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital stabilization of strict feedback dynamics through immersion and invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Modelling, Identification and Control of Nonlinear Systems (MICNON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Petersburg, Russia. pp.1074-1079, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and invariance stabilization of nonlinear discrete-time dynamics with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-rate sampled-data I&I stabilization of a class of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.969-974, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2015.7330668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwarding stabilization of nonlinear discrete-time dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.NC, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc.2013.6669623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC under sampling for torque control of PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Caen, France. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130703-3-fr-4038.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC Under sampling for torque control of PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Caen, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital stabilization of finite sampled nonlinear dynamics with delays: the unicycle example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.NC, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc.2013.6669674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPPSC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental digital control of a magnetic suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.3956-3961, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2012.6314840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal stabilizing control under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.6430-6435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande passive échantillonnée d'une machine synchrone à aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khanchoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.979-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal stabilizing control in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.208-213, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2012.6314888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital stabilization of input delayed strict feedforward dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.7535-7540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Input Delayed Dynamics Under Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mauii, Hawaii, United States. pp.7523-7528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la gestion échantillonnée de l'énergie d'un système - pile à combustible-super condensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.727-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System; experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer Aided Software for Nonlinear Digital Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNASC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Timisoara, Romania. pp.52-59, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2011.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average passivity for discrete-time and sampled-data linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision on Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data energetic management of a Fuel Cell/Supercapacitor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the observer design through output scaling in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catello Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Américan Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.5290-5295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDA-PBC under sampling for Port Controlled Hamiltonian - PCH -systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.1811-1816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data redesign of stabilizing feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.1805-1810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-state matching under piecewise constant control for systems on matrix Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Giamberardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand-Cyrot Dorothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov design under sampling for a synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCA-CCC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear port controlled Hamiltonian systems under sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tiefensee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise constant control of dynamics evolving on Lie groups: a simple case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Giamberardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème International Conference on System, Identification and Control Problems, SICPRO'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Moscou, Russia. pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted incremental norm approach: from linear to nonlinear H(infini) control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fromion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity techniques and Hamiltonian structures in discrete time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Difference Equations, Discrete Dynamical Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 978-3-031-51048-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Sampled-Data Stabilization with Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-315, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies d'Analyse et de Synthèse pour les Systèmes Echantillonnés,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Borne, M. Benrejeb, F. Filip, D. Popescu Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Avancée et Informatique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Académie de Roumanie, pp.33-48, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Dennis S. Bernstein Editor in Chief, People in Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for sampled-data backstepping control via input/Lyapunov matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Tanasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the right-inversion of partially minimum-phase systems: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sapienza University of Rome. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526676v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data tracking under model predictive control and multi-rate planning: Further simulations and remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elobaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dipartimento di Ingegneria Informatica, Automatica e Gestionale "A. Ruberti" - Università degli Studi di Roma La Sapienza. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'activités de la division Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear torque control for hight power induction motors with digital implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catello Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreschini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Monaco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3372690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cacace" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3313327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100833" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Normand-Cyrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3225785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3173509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elobaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046539" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3164985" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3040076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108532" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2019.2917589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04999-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2902666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2837881" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.02.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2710118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2601302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01339790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2453891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.10.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWC6SFZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00980120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2013.2254193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJB8FBG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califafano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.15.205-217" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand-Cyrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fromion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monaco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.489210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Normand-Cyrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886310" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattioni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867558" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931872" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.368" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838198" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482818" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482951" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9303851" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565016v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1632" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029809" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339552v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.811" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264581" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524926" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Giamberardino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carletti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02345713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330541" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01727734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi Celsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonghi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand-Cyrot Doroth&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101456v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.336" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330668" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-fr-4038.00059" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669674" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2012.6314840" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2012.6314888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760089v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2011.42" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catello Califano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516576v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Giamberardino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526676v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baverel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mattioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreschini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Monaco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3372690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cacace" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3313327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100833" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Normand-Cyrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3225785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elobaid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3173509" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3164985" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3040076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2019.2917589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04999-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2902666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2837881" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.02.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2710118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2601302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01339790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2453891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.10.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWC6SFZW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00980120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.12.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2013.2254193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJB8FBG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califafano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.15.205-217" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand-Cyrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fromion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monaco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.489210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Normand-Cyrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886310" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattioni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931872" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.368" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838198" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483116" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.12.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482818" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482951" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1632" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9303851" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029809" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339552v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.811" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264581" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524926" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Giamberardino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carletti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02345713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330541" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01727734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi Celsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonghi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand-Cyrot Doroth&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101456v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.336" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101472v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330668" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-fr-4038.00059" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669674" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2012.6314840" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2012.6314888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2011.42" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516582v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catello Califano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516576v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Giamberardino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526676v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baverel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>