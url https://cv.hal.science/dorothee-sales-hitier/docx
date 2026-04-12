--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -200,1016 +200,1107 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation du dispositif d’enseignement de l’oral SEMO : entre disciplines et cadres institutionnels</w:t>
+                <w:t xml:space="preserve">Pratiques langagières et disciplines scolaires : le langage comme levier de construction des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
+                <w:t xml:space="preserve">Samarange Nzikou Mouelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, </w:t>
+              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (7), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14r9c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol4iss7.65764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492575v1</w:t>
+                <w:t xml:space="preserve">hal-05574945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation pour soutenir l’enseignement et les apprentissages de l’oral : le dispositif SEMO</w:t>
+                <w:t xml:space="preserve">Contextualisation du dispositif d’enseignement de l’oral SEMO : entre disciplines et cadres institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1116125ar⟩</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14r9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983569v1</w:t>
+                <w:t xml:space="preserve">hal-05492575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élevages pour questionner la relation à l’animal avec des élèves de maternelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+                <w:t xml:space="preserve">Une évaluation pour soutenir l’enseignement et les apprentissages de l’oral : le dispositif SEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12qxr⟩</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.71-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1116125ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807628v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre accessibles les savoirs de l’oralLe dispositif didactique pour lire à d’autres des discours en EMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
+                <w:t xml:space="preserve">Les élevages pour questionner la relation à l’animal avec des élèves de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lafitole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Ramos Béato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.825⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.150-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qxr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782239v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuf questions vives à propos de l’enseignement de l’oral</w:t>
+                <w:t xml:space="preserve">Rendre accessibles les savoirs de l’oralLe dispositif didactique pour lire à d’autres des discours en EMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881238v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif pour enseigner explicitement l’oral : quels effets ?</w:t>
+                <w:t xml:space="preserve">Neuf questions vives à propos de l’enseignement de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les dispositifs en classe de français, 222 (3), pp.69-83. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 227 (4/2024), pp.23-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242947v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle génération de séquence didactique pour répondre aux obstacles inhérents à l’enseignement de l’oral : la séquence SEMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68, pp.57-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.6043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oral, toujours bon à tout faire ? De l’évolution des préoccupations autour de l’oral ces trente dernières années aux pratiques actuelles d’enseignants français et belges francophones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif pour enseigner explicitement l’oral : quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colognesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/reperes.5988⟩</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les dispositifs en classe de français, 222 (3), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.222.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800718v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation inclusive positive de l’oral enseigné : le dispositif SEMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’oral, toujours bon à tout faire ? De l’évolution des préoccupations autour de l’oral ces trente dernières années aux pratiques actuelles d’enseignants français et belges francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colognesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48782/tnerzh22⟩</w:t>
+              <w:t xml:space="preserve">Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.5988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242854v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une évaluation inclusive positive de l’oral enseigné : le dispositif SEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48782/tnerzh22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exposé : entre forme scolaire et oral enseigné ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les genres de l'oral, 73, pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1219,1000 +1310,1000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions et usages d’outils de régulation des apprentissages de l’oral enseigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Réguler les apprentissages en production de l’oral : relever et résoudre un paradoxe persistant de la discipline français », « Paradoxes de l’innovation en évaluation au 21e siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36e colloque de l’ADMEE – Europe, Jan 2025, Université du Luxembourg, Campus de Belval (Esch-sur-Alzette)., Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation du dispositif d’enseignement de l’oral SEMO : entre disciplines et cadres institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium (Dé)contextualiser l’enseignement/apprentissage de l’oral : Quels défis à relever ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque XVIIIèmes Rencontres du REF, Jul 2024, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des pratiques ordinaires de l’enseignement de l’oral au sein d’un LéA interdegré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées des INSPE d'Occitanie JIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative de Recherche AEF INSPE Toulouse Occitanie Pyrénées, Jun 2023, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la viabilité d’un enseignement de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Modèles en didactique du Français et formation des enseignants : Interroger les pratiques d’enseignement et de formation de la maternelle à l’université »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE Toulouse Occitanie -Pyrénées; Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la classe à l’évaluation institutionnelle. Articuler les activités de classe à l’évaluation du langage oral demandée par l’institution : de la norme interne à la norme externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées des INSPE d'Occitanie JIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative de Recherche AEF INSPE Toulouse Occitanie Pyrénées, Jun 2023, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oral, toujours bon à tout faire ?</w:t>
+                <w:t xml:space="preserve">L’évaluation de l’oral : entre programmation de l’enseignement de genres oraux et progression des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15e colloque de l'Association internationale pour la recherche en didactique du français, May 2022, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Évaluer les performances orales sans les dénaturer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIes Rencontres du REF – (Recherche – Éducation - Formation), Jul 2022, Universités de Mons et de Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755086v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser sa classe pour enseigner l’oral : mettre en scène des outils dans un dispositif</w:t>
+                <w:t xml:space="preserve">L'oral, toujours bon à tout faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées des INSPE d'Occitanie JIO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche AEF INSPE Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15e colloque de l'Association internationale pour la recherche en didactique du français, May 2022, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813324v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de l’oral : entre programmation de l’enseignement de genres oraux et progression des élèves</w:t>
+                <w:t xml:space="preserve">Organiser sa classe pour enseigner l’oral : mettre en scène des outils dans un dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluer les performances orales sans les dénaturer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIIes Rencontres du REF – (Recherche – Éducation - Formation), Jul 2022, Universités de Mons et de Namur, Belgique</w:t>
+              <w:t xml:space="preserve">4èmes Journées des INSPE d'Occitanie JIO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche AEF INSPE Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250041v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’oral enseigné : des pratiques d’enseignement à l’évaluation institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluralité de contextes, pluralité d'évaluation en éducations : quelles interactions et quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33e colloque de l'ADMEE-EUROPE, Apr 2022, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel et enseignement de l'oral : présentation d'un protocole de recherche collaborative orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8e Colloque international en éducation du CRIFPE 29-30 Avril 2021, Montréal, Québec, Canada, colloque.crifpe.ca, en ligne, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en scène du genre scolaire disciplinaire dans la SEMO, quels effets sur la conscientisation des apprentissages par les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L’école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy Paris Université - Site des Chênes Site : https://colloque-lp21.sciencesconf.org/, Oct 2021, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral enseigné ou oral travaillé à l’aide de l’exposé : quels apports d’une triangulation des données issues de pratiques effectives et de pratiques déclarées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les concepts dans la recherche en didactique du français – Émergence et création d’un champ épistémique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14ème colloque international de l‘Association Internationale pour la Recherche en Didactique du Français - AIRDF, Aug 2019, Université Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2222,104 +2313,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lʼoral au centre des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2329,100 +2420,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre comme outil : comment le &amp;quot;designer &amp;quot; pour son usage en classe en didactique de l'oral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOU20100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04107524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2432,104 +2523,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PROJET SEMO (SÉQUENCE D’ENSEIGNEMENT MINIMALE DE L’ORAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2539,104 +2630,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme scolaire de l'exposé ou oral enseigné à l'aide de l'exposé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2646,160 +2737,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caravelle CM1- Manuel de Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Birbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), 2020, Caravelle, Annie Chourau, 979-1035808242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2809,112 +2900,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau genre : la clé des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prix Poster Doctorant 2020, Printemps de la Recherche en Éducation 2020, Réseau des Inspé. Thématique: « Dialogue entre les arts et les autres disciplines : enjeux de formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2982,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C4A73AA"/>
+    <w:nsid w:val="EACA6F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3213,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-sales-hitier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-1298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248815652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Sales-Hitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r9c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116125ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lafitole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourgues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ramos B&#233;ato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bergamaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.6043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Stordeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colognesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/tnerzh22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03975213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04107524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chourau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birb&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boussard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hitier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/caravelle-cm1-manuel-eleve-2020?v=988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-sales-hitier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-1298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248815652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Sales-Hitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarange Nzikou Mouelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol4iss7.65764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r9c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116125ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lafitole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ramos B&#233;ato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bergamaschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.6043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Stordeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colognesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/tnerzh22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03975213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04107524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chourau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birb&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boussard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hitier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/caravelle-cm1-manuel-eleve-2020?v=988" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>