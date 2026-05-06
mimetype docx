--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -827,313 +827,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle génération de séquence didactique pour répondre aux obstacles inhérents à l’enseignement de l’oral : la séquence SEMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’oral, toujours bon à tout faire ? De l’évolution des préoccupations autour de l’oral ces trente dernières années aux pratiques actuelles d’enseignants français et belges francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colognesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68, pp.57-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/reperes.6043⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 68, pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.5988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800721v1</w:t>
+                <w:t xml:space="preserve">hal-04800718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif pour enseigner explicitement l’oral : quels effets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle génération de séquence didactique pour répondre aux obstacles inhérents à l’enseignement de l’oral : la séquence SEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.222.0069⟩</w:t>
+              <w:t xml:space="preserve">Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.6043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242947v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oral, toujours bon à tout faire ? De l’évolution des préoccupations autour de l’oral ces trente dernières années aux pratiques actuelles d’enseignants français et belges francophones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif pour enseigner explicitement l’oral : quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colognesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68, pp.17-37. </w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les dispositifs en classe de français, 222 (3), pp.69-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.5988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lfa.222.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800718v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation inclusive positive de l’oral enseigné : le dispositif SEMO</w:t>
               </w:r>
@@ -1482,450 +1482,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des pratiques ordinaires de l’enseignement de l’oral au sein d’un LéA interdegré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la classe à l’évaluation institutionnelle. Articuler les activités de classe à l’évaluation du langage oral demandée par l’institution : de la norme interne à la norme externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées des INSPE d'Occitanie JIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative de Recherche AEF INSPE Toulouse Occitanie Pyrénées, Jun 2023, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813306v1</w:t>
+                <w:t xml:space="preserve">hal-04813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la viabilité d’un enseignement de l’oral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État des lieux des pratiques ordinaires de l’enseignement de l’oral au sein d’un LéA interdegré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Modèles en didactique du Français et formation des enseignants : Interroger les pratiques d’enseignement et de formation de la maternelle à l’université »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Toulouse Occitanie -Pyrénées; Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées des INSPE d'Occitanie JIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche AEF INSPE Toulouse Occitanie Pyrénées, Jun 2023, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242996v1</w:t>
+                <w:t xml:space="preserve">hal-04813306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la classe à l’évaluation institutionnelle. Articuler les activités de classe à l’évaluation du langage oral demandée par l’institution : de la norme interne à la norme externe</w:t>
+                <w:t xml:space="preserve">Analyse de la viabilité d’un enseignement de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées des INSPE d'Occitanie JIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche AEF INSPE Toulouse Occitanie Pyrénées, Jun 2023, Cap d'Adge, France</w:t>
+              <w:t xml:space="preserve">Colloque « Modèles en didactique du Français et formation des enseignants : Interroger les pratiques d’enseignement et de formation de la maternelle à l’université »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Toulouse Occitanie -Pyrénées; Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813315v1</w:t>
+                <w:t xml:space="preserve">hal-04242996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de l’oral : entre programmation de l’enseignement de genres oraux et progression des élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l’oral enseigné : des pratiques d’enseignement à l’évaluation institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluer les performances orales sans les dénaturer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIIes Rencontres du REF – (Recherche – Éducation - Formation), Jul 2022, Universités de Mons et de Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Pluralité de contextes, pluralité d'évaluation en éducations : quelles interactions et quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33e colloque de l'ADMEE-EUROPE, Apr 2022, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250041v1</w:t>
+                <w:t xml:space="preserve">hal-03755094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oral, toujours bon à tout faire ?</w:t>
+                <w:t xml:space="preserve">L’évaluation de l’oral : entre programmation de l’enseignement de genres oraux et progression des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15e colloque de l'Association internationale pour la recherche en didactique du français, May 2022, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Évaluer les performances orales sans les dénaturer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIes Rencontres du REF – (Recherche – Éducation - Formation), Jul 2022, Universités de Mons et de Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755086v1</w:t>
+                <w:t xml:space="preserve">hal-04250041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser sa classe pour enseigner l’oral : mettre en scène des outils dans un dispositif</w:t>
               </w:r>
@@ -1974,109 +1948,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’oral enseigné : des pratiques d’enseignement à l’évaluation institutionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'oral, toujours bon à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluralité de contextes, pluralité d'évaluation en éducations : quelles interactions et quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 33e colloque de l'ADMEE-EUROPE, Apr 2022, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15e colloque de l'Association internationale pour la recherche en didactique du français, May 2022, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755094v1</w:t>
+                <w:t xml:space="preserve">hal-03755086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel et enseignement de l'oral : présentation d'un protocole de recherche collaborative orientée par la conception</w:t>
               </w:r>
@@ -2394,610 +2394,610 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre comme outil : comment le &amp;quot;designer &amp;quot; pour son usage en classe en didactique de l'oral ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE PROJET SEMO (SÉQUENCE D’ENSEIGNEMENT MINIMALE DE L’ORAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04107524v1</w:t>
+                <w:t xml:space="preserve">hal-03725156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PROJET SEMO (SÉQUENCE D’ENSEIGNEMENT MINIMALE DE L’ORAL)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le genre comme outil : comment le &amp;quot;designer &amp;quot; pour son usage en classe en didactique de l'oral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725156v1</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022TOU20100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04107524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme scolaire de l'exposé ou oral enseigné à l'aide de l'exposé ?</w:t>
+                <w:t xml:space="preserve">Un nouveau genre : la clé des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prix Poster Doctorant 2020, Printemps de la Recherche en Éducation 2020, Réseau des Inspé. Thématique: « Dialogue entre les arts et les autres disciplines : enjeux de formation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004956v1</w:t>
+                <w:t xml:space="preserve">hal-03112705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caravelle CM1- Manuel de Français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Chourau</w:t>
+                <w:t xml:space="preserve">Forme scolaire de l'exposé ou oral enseigné à l'aide de l'exposé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Sales-Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...76 lines deleted...]
-              <w:t xml:space="preserve"> (manuel)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242825v1</w:t>
+                <w:t xml:space="preserve">hal-03004956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau genre : la clé des arts</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">Caravelle CM1- Manuel de Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Birbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112705v1</w:t>
+                <w:t xml:space="preserve">Belin éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), 2020, Caravelle, Annie Chourau, 979-1035808242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3073,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EACA6F25"/>
+    <w:nsid w:val="BD88D2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-sales-hitier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-1298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248815652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Sales-Hitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarange Nzikou Mouelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol4iss7.65764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r9c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116125ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lafitole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ramos B&#233;ato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bergamaschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.6043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Stordeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colognesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/tnerzh22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03975213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04107524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chourau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birb&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boussard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hitier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/caravelle-cm1-manuel-eleve-2020?v=988" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dorothee-sales-hitier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-1298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248815652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Sales-Hitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarange Nzikou Mouelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol4iss7.65764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r9c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116125ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lafitole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourgues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ramos B&#233;ato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bergamaschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Stordeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colognesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5988" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.6043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.222.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/tnerzh22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03975213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04107524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chourau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birb&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hitier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/caravelle-cm1-manuel-eleve-2020?v=988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>