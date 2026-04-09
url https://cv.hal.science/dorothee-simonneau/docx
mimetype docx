--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -467,165 +467,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence de suivi médical... Vous avez dit grave ?</w:t>
+                <w:t xml:space="preserve">L'obligation de reclassement d'un salarié inapte reste une obligation de moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 432, pp.23</w:t>
+              <w:t xml:space="preserve">, 2017, 428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314891v1</w:t>
+                <w:t xml:space="preserve">hal-05324652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obligation de reclassement d'un salarié inapte reste une obligation de moyen</w:t>
+                <w:t xml:space="preserve">Absence de suivi médical... Vous avez dit grave ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 428</w:t>
+              <w:t xml:space="preserve">, 2017, 432, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324652v1</w:t>
+                <w:t xml:space="preserve">hal-05314891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du numérique en entreprise : réflexions autour des relations collectives de travail</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Simonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.863.0432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Dadbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laure Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regulski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05302068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05306579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Simonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.863.0432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Dadbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laure Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regulski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05302068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05306579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>