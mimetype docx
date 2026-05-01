--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -329,303 +329,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une injustice faite à un seul est une menace faite à tous &amp;quot; : à propos de la protection des lanceurs d’alerte</w:t>
+                <w:t xml:space="preserve">Rupture de la période d'essai et discrimination : le temps de la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 308</w:t>
+              <w:t xml:space="preserve">, 2018, 307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324609v1</w:t>
+                <w:t xml:space="preserve">hal-05324596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture de la période d'essai et discrimination : le temps de la raison</w:t>
+                <w:t xml:space="preserve">Une injustice faite à un seul est une menace faite à tous &amp;quot; : à propos de la protection des lanceurs d’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 307</w:t>
+              <w:t xml:space="preserve">, 2018, 308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324596v1</w:t>
+                <w:t xml:space="preserve">hal-05324609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obligation de reclassement d'un salarié inapte reste une obligation de moyen</w:t>
+                <w:t xml:space="preserve">Absence de suivi médical... Vous avez dit grave ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 428</w:t>
+              <w:t xml:space="preserve">, 2017, 432, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324652v1</w:t>
+                <w:t xml:space="preserve">hal-05314891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence de suivi médical... Vous avez dit grave ?</w:t>
+                <w:t xml:space="preserve">L'obligation de reclassement d'un salarié inapte reste une obligation de moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 432, pp.23</w:t>
+              <w:t xml:space="preserve">, 2017, 428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314891v1</w:t>
+                <w:t xml:space="preserve">hal-05324652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du numérique en entreprise : réflexions autour des relations collectives de travail</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Simonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.863.0432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Dadbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laure Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regulski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05302068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05306579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Simonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.863.0432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Dadbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laure Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regulski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05302068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05306579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>