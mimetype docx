--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -467,96 +467,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence de suivi médical... Vous avez dit grave ?</w:t>
+                <w:t xml:space="preserve">L’impact du numérique en entreprise : réflexions autour des relations collectives de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 432, pp.23</w:t>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.877-883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314891v1</w:t>
+                <w:t xml:space="preserve">hal-05314788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation de reclassement d'un salarié inapte reste une obligation de moyen</w:t>
               </w:r>
@@ -605,165 +605,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du numérique en entreprise : réflexions autour des relations collectives de travail</w:t>
+                <w:t xml:space="preserve">La « loi travail » ou la fin d'un rêve : la démocratie délibérative sabotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.877-883</w:t>
+              <w:t xml:space="preserve">, 2017, pp.530-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314788v1</w:t>
+                <w:t xml:space="preserve">hal-05314793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « loi travail » ou la fin d'un rêve : la démocratie délibérative sabotée</w:t>
+                <w:t xml:space="preserve">Absence de suivi médical... Vous avez dit grave ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.530-535</w:t>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314793v1</w:t>
+                <w:t xml:space="preserve">hal-05314891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertises dans les entreprises à structure complexe : le comité d'établissement dans la tourmente ?</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Simonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.863.0432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Dadbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laure Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regulski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05302068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05306579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Simonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Verkindt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.863.0432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314788v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05314891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Dadbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05324998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05325031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laure Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05316572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chassagnard Pinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regulski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05302068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05306579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>