--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -134,1583 +134,1583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step Reshaping of Acicular Gold Nanoparticles</w:t>
+                <w:t xml:space="preserve">Expanding the processing space of quantum confined, one-dimensional titania-based lepidocrocite nanofilaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieli Lyu</w:t>
+                <w:t xml:space="preserve">Mohamed Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Matthews</w:t>
+                <w:t xml:space="preserve">Adam Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zinn</w:t>
+                <w:t xml:space="preserve">Hussein Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Gregory Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+                <w:t xml:space="preserve">Ahmed M.H. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (4), pp.1544-1549. </w:t>
+              <w:t xml:space="preserve">Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (7), pp.102260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matt.2025.102260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934268v1</w:t>
+                <w:t xml:space="preserve">hal-05336268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Colloidal Titania‐Based Ribbons and Their Self‐Assembly upon Drying</w:t>
+                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boukhris</w:t>
+                <w:t xml:space="preserve">Souhail Essadiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Iacoban</w:t>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ibrahim</w:t>
+                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Badr</w:t>
+                <w:t xml:space="preserve">Guillaume Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Kuncser</w:t>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (8), pp.2500017. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sstr.202500017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085474v1</w:t>
+                <w:t xml:space="preserve">hal-05361149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
+                <w:t xml:space="preserve">Structural Analysis of Colloidal Titania‐Based Ribbons and Their Self‐Assembly upon Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Essadiki</w:t>
+                <w:t xml:space="preserve">Sébastien Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carvalho</w:t>
+                <w:t xml:space="preserve">Alexandra Iacoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Combet</w:t>
+                <w:t xml:space="preserve">Andrei Kuncser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (8), pp.2500017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202500017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361149v2</w:t>
+                <w:t xml:space="preserve">hal-05085474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smectic order-driven total wall defect formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Mesarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Mesarec</w:t>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63, pp.106294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Diffraction Reveals the Consequences of Strong Deformation in Thin Smectic Films: Dilation and Chevron Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Essaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tosarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134 (1), pp.018101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the processing space of quantum confined, one-dimensional titania-based lepidocrocite nanofilaments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibrahim</w:t>
+                <w:t xml:space="preserve">Chimie-Douce route to tungsten oxide hydrate: comprehensive insight into the formation mechanism by liquid-phase electron microscopy combined with complementary techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Badr</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Schwenk</w:t>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed M.H. Ibrahim</w:t>
+                <w:t xml:space="preserve">François Schosseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (7), pp.102260. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (15), pp.5454-5465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matt.2025.102260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336268v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie-Douce route to tungsten oxide hydrate: comprehensive insight into the formation mechanism by liquid-phase electron microscopy combined with complementary techniques</w:t>
+                <w:t xml:space="preserve">Two-Step Reshaping of Acicular Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sidhoum</w:t>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+                <w:t xml:space="preserve">Lauren Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Thomas Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schosseler</w:t>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (15), pp.5454-5465. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.1544-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215500v1</w:t>
+                <w:t xml:space="preserve">hal-04934268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
+                <w:t xml:space="preserve">Depletion-Induced Tunable Assembly of Complementary Platonic Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jieli Lyu</w:t>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nina Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jules Marcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Kutalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (51), pp.16368-16373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515350v1</w:t>
+                <w:t xml:space="preserve">hal-04840881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion-Induced Tunable Assembly of Complementary Platonic Solids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular actuation of a bistable liquid-crystalline [c2]daisy chain rotaxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Rouvière</w:t>
+                <w:t xml:space="preserve">Christian C Carmona-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Marcone</w:t>
+                <w:t xml:space="preserve">Lara Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nika Kutalia</w:t>
+                <w:t xml:space="preserve">Shoichi Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (51), pp.16368-16373. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.e202300069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202300069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840881v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular actuation of a bistable liquid-crystalline [c2]daisy chain rotaxane</w:t>
+                <w:t xml:space="preserve">Out‐of‐Equilibrium Mechanical Disruption of β‐Amyloid‐Like Fibers using Light‐Driven Molecular Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C Carmona-Vargas</w:t>
+                <w:t xml:space="preserve">Dania Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Faour</w:t>
+                <w:t xml:space="preserve">Yohan Zarate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoichi Tokunaga</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mounir Maaloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceur.202300069⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (18), pp.2311293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202311293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308118v1</w:t>
+                <w:t xml:space="preserve">hal-04737459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out‐of‐Equilibrium Mechanical Disruption of β‐Amyloid‐Like Fibers using Light‐Driven Molecular Motors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Zarate</w:t>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Maaloum</w:t>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fleith</w:t>
+                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (18), pp.2311293. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202311293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737459v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphous Packing of Pentagonal Nanoprisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1742,351 +1742,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement Effects on the Structure of Entropy‐Induced Supercrystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring the 3D porous structure of conducting PEDOT:PSS gels via ice-templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hotton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+                <w:t xml:space="preserve">Quentin Weinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Moncomble</w:t>
+                <w:t xml:space="preserve">Naoures Hmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gottis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fleith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202303380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (23), pp.7802-7816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC01110K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224483v1</w:t>
+                <w:t xml:space="preserve">hal-04248252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the 3D porous structure of conducting PEDOT:PSS gels via ice-templating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Weinbach</w:t>
+                <w:t xml:space="preserve">Confinement Effects on the Structure of Entropy‐Induced Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoures Hmili</w:t>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gottis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Combet</w:t>
+                <w:t xml:space="preserve">Adrien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (23), pp.7802-7816. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC01110K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202303380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248252v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Birth of Hybrid Perovskites: A Correlative Study by In Situ Electron Microscopy and Synchrotron-Based X-ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,90 +2150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the morphology of gold bipyramids from SAXS experiments via form factor modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (1), pp.214-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,1407 +2261,1415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677875v2</w:t>
+                <w:t xml:space="preserve">hal-03648507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of kinetically trapped small clusters of PEGylated gold nanoparticles revealed by the combination of small-angle X-ray scattering and visible light spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szekrényes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Deák</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (43), pp.8295-8301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2SM01257J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Sakr</w:t>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharif Shahini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (25), pp.4792-4802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Vibration Modes of Gold-Silver Core-Shell Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadele Otomalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadele Otomalo</w:t>
+                <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/chemosensors10050193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+                <w:t xml:space="preserve">Versailles project on advanced materials and standards (VAMAS) interlaboratory study on measuring the number concentration of colloidal gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Modin</w:t>
+                <w:t xml:space="preserve">Magdalena Wywijas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Dorota Bartczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Cuello-Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Goenaga Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.4690-4704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr07775a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648507v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versailles project on advanced materials and standards (VAMAS) interlaboratory study on measuring the number concentration of colloidal gold nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Wywijas</w:t>
+                <w:t xml:space="preserve">Longitudinal and Transversal Directed Overgrowth of Pentatwinned Silver Nanorods with Tunable Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Bartczak</w:t>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Cuello-Nuñez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr07775a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (28), pp.11667-11673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516739v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Transversal Directed Overgrowth of Pentatwinned Silver Nanorods with Tunable Optical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Efficient Control of a Mesoporous Fibrillar PEDOT:PSS Aerogel Structure for Promising Thermoelectric Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Weinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapneel Vijay Thakkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérald Chaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02846⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.875856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/femat.2022.875856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766715v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Control of a Mesoporous Fibrillar PEDOT:PSS Aerogel Structure for Promising Thermoelectric Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Weinbach</w:t>
+                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapneel Vijay Thakkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Carvalho</w:t>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Chaplais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Combet</w:t>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.875856. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/femat.2022.875856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964088v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softness-driven complexity in supercrystals of gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Fréedericksz-Like Transition in a Biaxial Smectic- A Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pansu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Claire Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Sergan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM00617G⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.031012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.031012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365813v1</w:t>
+                <w:t xml:space="preserve">hal-03370870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sharp spectral variations of the ultrafast transient light extinction by bimetallic nanoparticles in the near‐UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadele Orbula Otomalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khanh-Van Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (6), pp.1618-1631. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2001778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202001778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201489v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step assembly kinetics of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (5), pp.1730-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3689,918 +3697,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin-loaded metal-organic frameworks nanoparticles with engineered cyclodextrin coatings: Insights on drug location by solid state nmr spectroscopy</w:t>
+                <w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Li</w:t>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Porcino</w:t>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwen Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (6), pp.1618-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11040945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218450v1</w:t>
+                <w:t xml:space="preserve">hal-03201489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Breaking in Seed-Mediated Silver Nanorod Growth Induced by Dimethyl Sulfoxide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doxorubicin-loaded metal-organic frameworks nanoparticles with engineered cyclodextrin coatings: Insights on drug location by solid state nmr spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta de Frutos</w:t>
+                <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric H Hill</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Marianna Porcino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c00454⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11040945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210606v1</w:t>
+                <w:t xml:space="preserve">hal-03218450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp spectral variations of the ultrafast transient light extinction by bimetallic nanoparticles in the near‐UV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Symmetry Breaking in Seed-Mediated Silver Nanorod Growth Induced by Dimethyl Sulfoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric H Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202001778⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.2948-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154697v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréedericksz-Like Transition in a Biaxial Smectic- A Phase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Formation Kinetics of Millimeter‐Size Single Domain Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassili Sergan</w:t>
+                <w:t xml:space="preserve">Daniel García-Lojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.031012⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202101869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370870v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Formation Kinetics of Millimeter‐Size Single Domain Supercrystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Softness-driven complexity in supercrystals of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Impéror</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Sadoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2101869. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (26), pp.6461-6469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202101869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00617G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210614v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics of Core-Shell Au/Ag Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Real-Time In Situ Observations Reveal a Double Role for Ascorbic Acid in the Anisotropic Growth of Silver on Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinanti Aliyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.2830-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997238v1</w:t>
+                <w:t xml:space="preserve">hal-02997235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time In Situ Observations Reveal a Double Role for Ascorbic Acid in the Anisotropic Growth of Silver on Gold</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Growth Kinetics of Core-Shell Au/Ag Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (8), pp.2830-2837. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (39), pp.21717-21721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997235v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing Incidence X-ray Diffraction Studies of Lipid–Peptide Mixed Monolayers during Shear Flow</w:t>
               </w:r>
@@ -4714,1745 +4714,1745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the morphology and concentration of core–shell Au/Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Geertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.4522-4528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00629G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490728v1</w:t>
+                <w:t xml:space="preserve">cea-02939650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syou P'Heng Do</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450544v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the morphology and concentration of core–shell Au/Ag nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jieli Lyu</w:t>
+                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syou P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missaoui Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Geertsen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (10), pp.4522-4528. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1598-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA00629G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02939650v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Oligomers with Tunable Conductive Nanojunctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of engineered cyclodextrin derivatives for spontaneous coating of highly porous metal-organic framework nanoparticles in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu K Kociak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">Giovanna Cutrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Casas-Solvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Menendez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03185⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9081103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348902v1</w:t>
+                <w:t xml:space="preserve">hal-04870973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of engineered cyclodextrin derivatives for spontaneous coating of highly porous metal-organic framework nanoparticles in aqueous media</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction and structuration of membrane-binding and membrane-excluding colloidal particles in lamellar phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Menendez-Miranda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruben Zakine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasith de Silva Edirimuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Galatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9081103⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (21), pp.4351-4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM00230H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870973v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction and structuration of membrane-binding and membrane-excluding colloidal particles in lamellar phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Insights into the Formation Mechanism of CdSe Nanoplatelets Using in situ X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM00230H⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (9), pp.6466-6474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349525v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Formation Mechanism of CdSe Nanoplatelets Using in situ X-ray Scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+                <w:t xml:space="preserve">Plasmonic Oligomers with Tunable Conductive Nanojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mathieu K Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (9), pp.6466-6474. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308247v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium self-assembly dynamics of icosahedral viral capsids packaging genome or polyelectrolyte</w:t>
+                <w:t xml:space="preserve">The effect of gramicidin inclusions on the local order of membrane components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+                <w:t xml:space="preserve">Elise Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Law-Hine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dror E. Warschawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05426-8⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (3), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11644-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345735v1</w:t>
+                <w:t xml:space="preserve">hal-01744850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between Inclusions and Membranes at the Nanoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Controlling the symmetry of supercrystals formed by plasmonic core–shell nanorods with tunable cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.128104⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (38), pp.18362-18369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR06376A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742935v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic, nematic, and lamellar phases in colloidal suspensions of nanosheets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Direct Liquid to Crystal Transition in a Quasi-Two-Dimensional Colloidal Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1802692115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (15), pp.4302-4307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03194249v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of gramicidin inclusions on the local order of membrane components</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoparticle-Templated Self-Assembly of Viral Capsids Probed by Time-Resolved Absorbance Spectroscopy and X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11644-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744850v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the symmetry of supercrystals formed by plasmonic core–shell nanorods with tunable cross-section</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonequilibrium self-assembly dynamics of icosahedral viral capsids packaging genome or polyelectrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR06376A⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05426-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348522v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Liquid to Crystal Transition in a Quasi-Two-Dimensional Colloidal Membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Isotropic, nematic, and lamellar phases in colloidal suspensions of nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01524⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (26), pp.6662-6667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1802692115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869127v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03194249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle-Templated Self-Assembly of Viral Capsids Probed by Time-Resolved Absorbance Spectroscopy and X-Ray Scattering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling between Inclusions and Membranes at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Delagrange</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Galatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (12), pp.128104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.128104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348488v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of ionic liquids: impact on the cation mobility. A multi-scale study</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Garcia Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6611,51 +6611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Ferdeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6719,64 +6719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution self-assembly of plasmonic Janus nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6849,51 +6849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6957,90 +6957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a major intermediate along the self-assembly pathway of an icosahedral viral capsid by using an analytical model of a spherical patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Law-Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7081,1113 +7081,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time in Situ Probing of High-Temperature Quantum Dots Solution Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Reconstruction of the Disassembly Pathway of an Icosahedral Viral Capsid and Shape Determination of Two Successive Intermediates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Garnero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Anil K Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (17), pp.3471-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289808v1</w:t>
+                <w:t xml:space="preserve">hal-01446050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the aspect ratio? Shape equivalence for the extinction spectra of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (11), pp.116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2015-15116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution scattering from colloidal curved plates: barrel tiles, scrolls and spherical patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (6), pp.1901-1906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576715020695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Disassembly Pathway of an Icosahedral Viral Capsid and Shape Determination of Two Successive Intermediates.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+                <w:t xml:space="preserve">Real-Time in Situ Probing of High-Temperature Quantum Dots Solution Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prevost</w:t>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (17), pp.3471-6. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.2620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446050v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared dichroism of gold nanorods controlled using a magnetically addressable mesophase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lamellar Lα Mesophases Doped with Inorganic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00318G⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (7), pp.1270-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201301187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005559v1</w:t>
+                <w:t xml:space="preserve">hal-00991875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Nanocomposites with Tunable Alignment of the Magnetic Nanorod Filler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amine content of PEGylated chitosan Bombyx mori nanoparticles acts as a trigger for protein delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiya Milusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perineau</w:t>
+                <w:t xml:space="preserve">Patric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rosticher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+                <w:t xml:space="preserve">Mohamed Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am404313s⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4), pp.965-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la404558g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136749v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional nematic phase of magnetic nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Infrared dichroism of gold nanorods controlled using a magnetically addressable mesophase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (26), pp.5087-5092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00318G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958646v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amine content of PEGylated chitosan Bombyx mori nanoparticles acts as a trigger for protein delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Nanocomposites with Tunable Alignment of the Magnetic Nanorod Filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Vasquez</w:t>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakiya Milusheva</w:t>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Baumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chami</w:t>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (4), pp.965-975. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.1583-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la404558g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am404313s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079473v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Lα Mesophases Doped with Inorganic Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A two-dimensional nematic phase of magnetic nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (7), pp.1270-1282. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (10), pp.104904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201301187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4867790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991875v1</w:t>
+                <w:t xml:space="preserve">hal-00958646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of gold nanoparticles determined by full-curve fitting of the light absorption spectrum. Comparison with X-ray scattering and electron microscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (22), pp.13527 - 13534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8273,51 +8273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Tatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (41), pp.15378-15381. </w:t>
@@ -8368,51 +8368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smectic mesophases of functionalized silver and gold nanoparticles with anisotropic plasmonic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Walicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,265 +8483,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Elasticity at the Nanoscale: The Need for New Terms</w:t>
+                <w:t xml:space="preserve">The interaction of charged nanoparticles at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Florence Bitbol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Andreas S. Poulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48306. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (1), pp.18002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/100/18002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880954v1</w:t>
+                <w:t xml:space="preserve">hal-00741550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction of charged nanoparticles at interfaces</w:t>
+                <w:t xml:space="preserve">Bilayer Elasticity at the Nanoscale: The Need for New Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas S. Poulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Anne-Florence Bitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (1), pp.18002. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/100/18002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741550v1</w:t>
+                <w:t xml:space="preserve">hal-00880954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion of gold nanoparticles in fluid mesophases: Size filtering and control of interactions</w:t>
               </w:r>
@@ -8855,334 +8855,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow dynamics of a colloidal lamellar phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Short-range dynamics of a nematic liquid-crystalline phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas S. Poulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133 (22), pp.224902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3509399⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 132 (9), pp.091101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3330920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546905v1</w:t>
+                <w:t xml:space="preserve">hal-00460910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range dynamics of a nematic liquid-crystalline phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Slow dynamics of a colloidal lamellar phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132 (9), pp.091101. </w:t>
+              <w:t xml:space="preserve">, 2010, 133 (22), pp.224902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3330920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3509399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460910v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyotropic Lamellar Phase Doped with a Nematic Phase of Magnetic Nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (7), pp.4586-4589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9216,51 +9216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction of hybrid nanoparticles inserted within surfactant bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (14), pp.144901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9294,103 +9294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PGSE-NMR Study of Molecular Self-Diffusion in Lamellar Phases Doped with Polyoxometalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas S. Poulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (1), pp.220-227. </w:t>
@@ -9428,51 +9428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-Mediated Repulsion between Gramicidin Pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1788 (9), pp.1782-1789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9500,490 +9500,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repulsion Between Inorganic Particles Inserted Within Surfactant Bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Intermittent Brownian dynamics over a rigid strand: Heavily tailed relocation statistics in a simple geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.030102(R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315744v1</w:t>
+                <w:t xml:space="preserve">hal-00463626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent Brownian dynamics over a rigid strand: Heavily tailed relocation statistics in a simple geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Levitz</w:t>
+                <w:t xml:space="preserve">Repulsion Between Inorganic Particles Inserted Within Surfactant Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zinsmeister</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poncelet</w:t>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.030102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.098101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.098101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430263v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent Brownian dynamics over a rigid strand: Heavily tailed relocation statistics in a simple geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.030102(R)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 78, pp.030102(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.030102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463626v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Nanorods Confined in a Lamellar Lyotropic Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keevin Béneut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (15), pp.8205-8209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10017,103 +10017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic Hybrid Organic−Inorganic Liquid-Crystalline Materials Built from Nonionic Surfactants and Polyoxometalates: Elaboration and Structural Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas S. Poulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (12), pp.6285-6291. </w:t>
@@ -10151,51 +10151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Alamethicin Pores in DMPC Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10281,51 +10281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bulk fluctuations in a lamellar phase studied by coherent X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10333,51 +10333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.031706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10424,51 +10424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and interaction potentials in solid-supported lipid membranes studied by X-ray reflectivity at varied osmotic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mennicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10509,365 +10509,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent X-ray scattering and speckle pattern of solid-supported multilayers of surfactant bilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lipid membranes on a surface grating studied by neutron reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anders Madsen</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.020⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10539-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538743v1</w:t>
+                <w:t xml:space="preserve">hal-00083835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid membranes on a surface grating studied by neutron reflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Coherent X-ray scattering and speckle pattern of solid-supported multilayers of surfactant bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jens Seeger</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 357 (1-2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10539-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00083835v1</w:t>
+                <w:t xml:space="preserve">hal-02538743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent X-ray scattering and speckle pattern of solid-supported multilayers of surfactant bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 357, pp.61-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083963v1</w:t>
@@ -10878,64 +10878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field unbinding of solid-supported lipid multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,51 +11008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic membranes of lipid-peptide model systems prepared on solid support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11099,51 +11099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Tracer Diffusion in a Dislocated Lamellar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Holyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11190,51 +11190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Transition in the Isotropic Phase of the C12EO6/H2O Lyotropic Mixture: A Rheological Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11307,51 +11307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-supported lipid multilayers: Structure factor and fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mennicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11424,51 +11424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency rheological behaviour of a multiconnected lyotropic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11541,90 +11541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity of the Hexagonal, Cubic, and Isotropic Phases of the C12EO6/H2O Lyotropic Mixture Investigated by Tracer Diffusion and X-ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11671,51 +11671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion coefficients in a lamellar lyotropic phase: evidence for defects connecting the surfactant structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11775,51 +11775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of phase ordering of nematic liquid crystals confined in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Popa-Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60, pp.1812-1814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11885,51 +11885,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défauts d'équilibre des phases ordonnées et structure du liquide isotrope d'un mélange lyotrope de surfactant non-ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole normale supérieure de lyon - ENS LYON, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11988,51 +11988,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phases lamellaires dopées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Université Paris Sud - Paris XI, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12219,51 +12219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boukhris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iacoban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kuncser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.H. Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2025.102260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gabriel Trazo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Kutalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Carmona-Vargas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Faour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Tokunaga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zarate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04541" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303380" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szekr&#233;nyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s De&#225;k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01257J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Minelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wywijas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Bartczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cuello-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goenaga Infante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07775a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02846" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sadoc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00617G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05076H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040945" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hill" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c00454" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001778" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Sergan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101869" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06142" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinanti Aliyah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00121" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Bera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Kandar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rema Krishnaswamy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02939650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00629G" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03185" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cutrone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Casas-Solvas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez-Miranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zakine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasith de Silva Edirimuni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Galatola" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00230H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bories" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.128104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194249v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802692115" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744850v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11644-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06376A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ferdeghini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garcia Sakai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR07604A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02396-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317770v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15116-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317768v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020695" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867790" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vasquez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiya Milusheva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baumann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404558g" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201301187" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880962v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Lewandowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Walicka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pociecha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieczkowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43166E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048306" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741550v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas S. Poulos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/18002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883247v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2046189" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3509399" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460910v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330920" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100045r" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524842v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499741" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909058d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.05.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.098101" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430263v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.030102" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463626v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Be&#769;neut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800387a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338460v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8004322" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Jarre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.101204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096045v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031706" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083822v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mennicke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10014-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02538743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.020" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083835v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ollinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Seeger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10539-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3160898164EF09716636DE3A39A5E98E4568B0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083963v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015667v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00028-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/26/017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holyst" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.039801" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026595o" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015655v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10063-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015630v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00628-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp002672h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015619v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4297" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018655v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popa-Nita" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1812" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010863v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667450v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Walter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Badr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwenk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.H. Ibrahim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2025.102260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boukhris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iacoban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kuncser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gabriel Trazo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Kutalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Carmona-Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Faour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Tokunaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zarate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311293" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04541" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szekr&#233;nyes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s De&#225;k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01257J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Minelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wywijas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Bartczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cuello-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goenaga Infante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07775a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02846" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370870v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Sergan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001778" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05076H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040945" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c00454" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101869" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sadoc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00617G" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinanti Aliyah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00121" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06142" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Bera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Kandar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rema Krishnaswamy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02939650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00629G" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cutrone" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Casas-Solvas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez-Miranda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zakine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasith de Silva Edirimuni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Galatola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00230H" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03185" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11644-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348522v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06376A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01524" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194249v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802692115" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bories" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.128104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ferdeghini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garcia Sakai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR07604A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02396-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15116-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317768v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020695" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991875v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201301187" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vasquez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiya Milusheva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baumann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404558g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867790" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880962v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Lewandowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Walicka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pociecha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieczkowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43166E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas S. Poulos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/18002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880954v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048306" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883247v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2046189" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460910v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330920" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3509399" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100045r" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524842v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499741" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909058d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.05.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463626v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315744v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.098101" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430263v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.030102" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Be&#769;neut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800387a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338460v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8004322" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Jarre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.101204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096045v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031706" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083822v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mennicke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10014-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083835v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ollinger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Seeger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10539-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3160898164EF09716636DE3A39A5E98E4568B0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02538743v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083963v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015667v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00028-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/26/017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holyst" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.039801" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026595o" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015655v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10063-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015630v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00628-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp002672h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015619v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4297" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018655v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popa-Nita" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1812" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010863v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667450v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>