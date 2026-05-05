--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -100,1993 +100,1993 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the processing space of quantum confined, one-dimensional titania-based lepidocrocite nanofilaments</w:t>
+                <w:t xml:space="preserve">Two-Step Reshaping of Acicular Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ibrahim</w:t>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Walter</w:t>
+                <w:t xml:space="preserve">Lauren Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Badr</w:t>
+                <w:t xml:space="preserve">Thomas Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Schwenk</w:t>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed M.H. Ibrahim</w:t>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (7), pp.102260. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.1544-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matt.2025.102260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336268v1</w:t>
+                <w:t xml:space="preserve">hal-04934268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
+                <w:t xml:space="preserve">Expanding the processing space of quantum confined, one-dimensional titania-based lepidocrocite nanofilaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Essadiki</w:t>
+                <w:t xml:space="preserve">Mohamed Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carvalho</w:t>
+                <w:t xml:space="preserve">Adam Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
+                <w:t xml:space="preserve">Hussein Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fleith</w:t>
+                <w:t xml:space="preserve">Gregory Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Combet</w:t>
+                <w:t xml:space="preserve">Ahmed M.H. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (7), pp.102260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matt.2025.102260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361149v2</w:t>
+                <w:t xml:space="preserve">hal-05336268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Colloidal Titania‐Based Ribbons and Their Self‐Assembly upon Drying</w:t>
+                <w:t xml:space="preserve">Smectic order-driven total wall defect formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boukhris</w:t>
+                <w:t xml:space="preserve">Luka Mesarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Iacoban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hussein Badr</w:t>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Kuncser</w:t>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sstr.202500017⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.106294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085474v1</w:t>
+                <w:t xml:space="preserve">hal-05328803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic order-driven total wall defect formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Analysis of Colloidal Titania‐Based Ribbons and Their Self‐Assembly upon Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+                <w:t xml:space="preserve">Sébastien Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Alexandra Iacoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Andrei Kuncser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.106294. </w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (8), pp.2500017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202500017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328803v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Diffraction Reveals the Consequences of Strong Deformation in Thin Smectic Films: Dilation and Chevron Formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamya Essaoui</w:t>
+                <w:t xml:space="preserve">Souhail Essadiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Tosarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fleith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328144v2</w:t>
+                <w:t xml:space="preserve">hal-05361149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie-Douce route to tungsten oxide hydrate: comprehensive insight into the formation mechanism by liquid-phase electron microscopy combined with complementary techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">X-Ray Diffraction Reveals the Consequences of Strong Deformation in Thin Smectic Films: Dilation and Chevron Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">Lamya Essaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schosseler</w:t>
+                <w:t xml:space="preserve">Caterina Tosarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (15), pp.5454-5465. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.018101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215500v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step Reshaping of Acicular Gold Nanoparticles</w:t>
+                <w:t xml:space="preserve">Chimie-Douce route to tungsten oxide hydrate: comprehensive insight into the formation mechanism by liquid-phase electron microscopy combined with complementary techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieli Lyu</w:t>
+                <w:t xml:space="preserve">Charles Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Matthews</w:t>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zinn</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+                <w:t xml:space="preserve">François Schosseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (4), pp.1544-1549. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (15), pp.5454-5465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934268v1</w:t>
+                <w:t xml:space="preserve">hal-05215500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion-Induced Tunable Assembly of Complementary Platonic Solids</w:t>
+                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Nag</w:t>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Rouvière</w:t>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Marcone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nika Kutalia</w:t>
+                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04923⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840881v1</w:t>
+                <w:t xml:space="preserve">hal-04515350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular actuation of a bistable liquid-crystalline [c2]daisy chain rotaxane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depletion-Induced Tunable Assembly of Complementary Platonic Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C Carmona-Vargas</w:t>
+                <w:t xml:space="preserve">Nina Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Faour</w:t>
+                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoichi Tokunaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fleith</w:t>
+                <w:t xml:space="preserve">Nika Kutalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (1), pp.e202300069. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (51), pp.16368-16373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202300069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308118v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out‐of‐Equilibrium Mechanical Disruption of β‐Amyloid‐Like Fibers using Light‐Driven Molecular Motors</w:t>
+                <w:t xml:space="preserve">Molecular actuation of a bistable liquid-crystalline [c2]daisy chain rotaxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dania Daou</w:t>
+                <w:t xml:space="preserve">Christian C Carmona-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Zarate</w:t>
+                <w:t xml:space="preserve">Lara Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Maaloum</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Shoichi Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202311293⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.e202300069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202300069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737459v1</w:t>
+                <w:t xml:space="preserve">hal-04308118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out‐of‐Equilibrium Mechanical Disruption of β‐Amyloid‐Like Fibers using Light‐Driven Molecular Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jules Marcone</w:t>
+                <w:t xml:space="preserve">Yohan Zarate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Mounir Maaloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
+                <w:t xml:space="preserve">Dominique Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (18), pp.2311293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202311293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515350v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphous Packing of Pentagonal Nanoprisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Confinement Effects on the Structure of Entropy‐Induced Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
+              <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04541⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202303380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992796v1</w:t>
+                <w:t xml:space="preserve">hal-04224483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the 3D porous structure of conducting PEDOT:PSS gels via ice-templating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Weinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoures Hmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gottis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (23), pp.7802-7816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3TC01110K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement Effects on the Structure of Entropy‐Induced Supercrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Polymorphous Packing of Pentagonal Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Moncomble</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202303380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224483v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Birth of Hybrid Perovskites: A Correlative Study by In Situ Electron Microscopy and Synchrotron-Based X-ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,90 +2150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the morphology of gold bipyramids from SAXS experiments via form factor modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (1), pp.214-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,2203 +2261,2203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Modin</w:t>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648507v1</w:t>
+                <w:t xml:space="preserve">hal-03677875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of kinetically trapped small clusters of PEGylated gold nanoparticles revealed by the combination of small-angle X-ray scattering and visible light spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Deák</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM01257J⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838184v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of kinetically trapped small clusters of PEGylated gold nanoparticles revealed by the combination of small-angle X-ray scattering and visible light spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Missaoui</w:t>
+                <w:t xml:space="preserve">Daniel Szekrényes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharif Shahini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">András Deák</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (25), pp.4792-4802. </w:t>
+              <w:t xml:space="preserve">, 2022, 18 (43), pp.8295-8301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01257J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713553v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Vibration Modes of Gold-Silver Core-Shell Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadele Otomalo</w:t>
+                <w:t xml:space="preserve">Charbel Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Toschi</w:t>
+                <w:t xml:space="preserve">Sharif Shahini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.193. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (25), pp.4792-4802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors10050193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673269v1</w:t>
+                <w:t xml:space="preserve">hal-03713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versailles project on advanced materials and standards (VAMAS) interlaboratory study on measuring the number concentration of colloidal gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Acoustic Vibration Modes of Gold-Silver Core-Shell Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Minelli</w:t>
+                <w:t xml:space="preserve">Tadele Otomalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Wywijas</w:t>
+                <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Bartczak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heidi Goenaga Infante</w:t>
+                <w:t xml:space="preserve">Francesco Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr07775a⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10050193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516739v1</w:t>
+                <w:t xml:space="preserve">hal-03673269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Transversal Directed Overgrowth of Pentatwinned Silver Nanorods with Tunable Optical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Versailles project on advanced materials and standards (VAMAS) interlaboratory study on measuring the number concentration of colloidal gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Wywijas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+                <w:t xml:space="preserve">Dorota Bartczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susana Cuello-Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Goenaga Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02846⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.4690-4704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr07775a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766715v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Control of a Mesoporous Fibrillar PEDOT:PSS Aerogel Structure for Promising Thermoelectric Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Carvalho</w:t>
+                <w:t xml:space="preserve">Longitudinal and Transversal Directed Overgrowth of Pentatwinned Silver Nanorods with Tunable Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Chaplais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/femat.2022.875856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (28), pp.11667-11673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964088v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+                <w:t xml:space="preserve">Efficient Control of a Mesoporous Fibrillar PEDOT:PSS Aerogel Structure for Promising Thermoelectric Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Weinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+                <w:t xml:space="preserve">Swapneel Vijay Thakkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+                <w:t xml:space="preserve">Gérald Chaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.875856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/femat.2022.875856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677875v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréedericksz-Like Transition in a Biaxial Smectic- A Phase</w:t>
+                <w:t xml:space="preserve">Softness-driven complexity in supercrystals of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Meyer</w:t>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Sadoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.031012⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (26), pp.6461-6469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00617G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370870v1</w:t>
+                <w:t xml:space="preserve">hal-03365813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp spectral variations of the ultrafast transient light extinction by bimetallic nanoparticles in the near‐UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadele Orbula Otomalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh-Van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2001778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202001778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step assembly kinetics of gold nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jieli Lyu</w:t>
+                <w:t xml:space="preserve">Fréedericksz-Like Transition in a Biaxial Smectic- A Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Sergan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TC05076H⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.031012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.031012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365388v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Two-step assembly kinetics of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.1730-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TC05076H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201489v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin-loaded metal-organic frameworks nanoparticles with engineered cyclodextrin coatings: Insights on drug location by solid state nmr spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Li</w:t>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Porcino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11040945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (6), pp.1618-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218450v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Breaking in Seed-Mediated Silver Nanorod Growth Induced by Dimethyl Sulfoxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Doxorubicin-loaded metal-organic frameworks nanoparticles with engineered cyclodextrin coatings: Insights on drug location by solid state nmr spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Porcino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta de Frutos</w:t>
+                <w:t xml:space="preserve">Jingwen Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric H Hill</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.2948-2956. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11040945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210606v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Formation Kinetics of Millimeter‐Size Single Domain Supercrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry Breaking in Seed-Mediated Silver Nanorod Growth Induced by Dimethyl Sulfoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel García-Lojo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Modin</w:t>
+                <w:t xml:space="preserve">Marta de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric H Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202101869⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.2948-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210614v1</w:t>
+                <w:t xml:space="preserve">hal-03210606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softness-driven complexity in supercrystals of gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Formation Kinetics of Millimeter‐Size Single Domain Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Lojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pansu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sadoc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Impéror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (26), pp.6461-6469. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SM00617G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202101869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365813v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time In Situ Observations Reveal a Double Role for Ascorbic Acid in the Anisotropic Growth of Silver on Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinanti Aliyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (8), pp.2830-2837. </w:t>
@@ -4495,64 +4495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Kinetics of Core-Shell Au/Ag Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (39), pp.21717-21721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rema Krishnaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (24), pp.14555-14563. </w:t>
@@ -4714,1745 +4714,1745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the morphology and concentration of core–shell Au/Ag nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Geertsen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NA00629G⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02939650v1</w:t>
+                <w:t xml:space="preserve">hal-02490728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syou P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missaoui Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1598-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490728v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
+                <w:t xml:space="preserve">Determining the morphology and concentration of core–shell Au/Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Geertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.1598-1606. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.4522-4528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00629G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450544v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02939650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of engineered cyclodextrin derivatives for spontaneous coating of highly porous metal-organic framework nanoparticles in aqueous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic Oligomers with Tunable Conductive Nanojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Cutrone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jingwen Qiu</w:t>
+                <w:t xml:space="preserve">Mathieu K Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9081103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870973v1</w:t>
+                <w:t xml:space="preserve">hal-02348902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction and structuration of membrane-binding and membrane-excluding colloidal particles in lamellar phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of engineered cyclodextrin derivatives for spontaneous coating of highly porous metal-organic framework nanoparticles in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Cutrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Casas-Solvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Zakine</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Menendez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM00230H⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9081103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349525v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Formation Mechanism of CdSe Nanoplatelets Using in situ X-ray Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction and structuration of membrane-binding and membrane-excluding colloidal particles in lamellar phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Zakine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasith de Silva Edirimuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Galatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolo Castro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02687⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (21), pp.4351-4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM00230H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308247v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Oligomers with Tunable Conductive Nanojunctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Insights into the Formation Mechanism of CdSe Nanoplatelets Using in situ X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu K Kociak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (9), pp.6466-6474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348902v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of gramicidin inclusions on the local order of membrane components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic, nematic, and lamellar phases in colloidal suspensions of nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Azar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dror E. Warschawski</w:t>
+                <w:t xml:space="preserve">Jean Christophe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (3), pp.44. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (26), pp.6662-6667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11644-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1802692115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744850v1</w:t>
+                <w:t xml:space="preserve">cea-03194249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the symmetry of supercrystals formed by plasmonic core–shell nanorods with tunable cross-section</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonequilibrium self-assembly dynamics of icosahedral viral capsids packaging genome or polyelectrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR06376A⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05426-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348522v1</w:t>
+                <w:t xml:space="preserve">hal-02345735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Liquid to Crystal Transition in a Quasi-Two-Dimensional Colloidal Membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Coupling between Inclusions and Membranes at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Galatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01524⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (12), pp.128104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.128104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869127v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle-Templated Self-Assembly of Viral Capsids Probed by Time-Resolved Absorbance Spectroscopy and X-Ray Scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of gramicidin inclusions on the local order of membrane components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dror E. Warschawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (3), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11644-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02348488v1</w:t>
+                <w:t xml:space="preserve">hal-01744850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium self-assembly dynamics of icosahedral viral capsids packaging genome or polyelectrolyte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the symmetry of supercrystals formed by plasmonic core–shell nanorods with tunable cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05426-8⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (38), pp.18362-18369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR06376A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345735v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic, nematic, and lamellar phases in colloidal suspensions of nanosheets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Direct Liquid to Crystal Transition in a Quasi-Two-Dimensional Colloidal Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1802692115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (15), pp.4302-4307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03194249v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between Inclusions and Membranes at the Nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticle-Templated Self-Assembly of Viral Capsids Probed by Time-Resolved Absorbance Spectroscopy and X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bories</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (12), pp.128104. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.128104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742935v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of ionic liquids: impact on the cation mobility. A multi-scale study</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Garcia Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6611,51 +6611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Ferdeghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6700,923 +6700,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution self-assembly of plasmonic Janus nanoparticles</w:t>
+                <w:t xml:space="preserve">Varying the counter ion changes the kinetics, but not the final structure of colloidal gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò Castro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tavacoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01632d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889535v1</w:t>
+                <w:t xml:space="preserve">hal-05589676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying the counter ion changes the kinetics, but not the final structure of colloidal gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tavacoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 463, pp.137-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a major intermediate along the self-assembly pathway of an icosahedral viral capsid by using an analytical model of a spherical patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Law-Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (32), pp.6728-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6sm01060a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Disassembly Pathway of an Icosahedral Viral Capsid and Shape Determination of Two Successive Intermediates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution self-assembly of plasmonic Janus nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01478⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (48), pp.9666 - 9673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01632d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446050v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the aspect ratio? Shape equivalence for the extinction spectra of gold nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Real-Time in Situ Probing of High-Temperature Quantum Dots Solution Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15116-2⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317770v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution scattering from colloidal curved plates: barrel tiles, scrolls and spherical patches</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction of the Disassembly Pathway of an Icosahedral Viral Capsid and Shape Determination of Two Successive Intermediates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil K Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576715020695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (17), pp.3471-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317768v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time in Situ Probing of High-Temperature Quantum Dots Solution Synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Solution scattering from colloidal curved plates: barrel tiles, scrolls and spherical patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (4), pp.2620. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.1901-1906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576715020695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289808v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Lα Mesophases Doped with Inorganic Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Why the aspect ratio? Shape equivalence for the extinction spectra of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (7), pp.1270-1282. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (11), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201301187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991875v1</w:t>
+                <w:t xml:space="preserve">hal-01317770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amine content of PEGylated chitosan Bombyx mori nanoparticles acts as a trigger for protein delivery</w:t>
               </w:r>
@@ -7641,51 +7708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiya Milusheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7730,1537 +7797,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared dichroism of gold nanorods controlled using a magnetically addressable mesophase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Lamellar Lα Mesophases Doped with Inorganic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00318G⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (7), pp.1270-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201301187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005559v1</w:t>
+                <w:t xml:space="preserve">hal-00991875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Nanocomposites with Tunable Alignment of the Magnetic Nanorod Filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perineau</w:t>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rosticher</w:t>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (3), pp.1583-1588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am404313s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional nematic phase of magnetic nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Infrared dichroism of gold nanorods controlled using a magnetically addressable mesophase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (10), pp.104904. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (26), pp.5087-5092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4867790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00318G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958646v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of gold nanoparticles determined by full-curve fitting of the light absorption spectrum. Comparison with X-ray scattering and electron microscopy data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">A two-dimensional nematic phase of magnetic nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (22), pp.13527 - 13534. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (10), pp.104904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr04155k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4867790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077299v1</w:t>
+                <w:t xml:space="preserve">hal-00958646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norovirus Capsid Proteins Self-Assemble through Biphasic Kinetics via Long-Lived Stave-like Intermediates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of gold nanoparticles determined by full-curve fitting of the light absorption spectrum. Comparison with X-ray scattering and electron microscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja403550f⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (22), pp.13527 - 13534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr04155k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880969v1</w:t>
+                <w:t xml:space="preserve">hal-01077299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic mesophases of functionalized silver and gold nanoparticles with anisotropic plasmonic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mieczkowski</w:t>
+                <w:t xml:space="preserve">Norovirus Capsid Proteins Self-Assemble through Biphasic Kinetics via Long-Lived Stave-like Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CC43166E⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (41), pp.15378-15381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja403550f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880962v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction of charged nanoparticles at interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Smectic mesophases of functionalized silver and gold nanoparticles with anisotropic plasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Walicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pociecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/100/18002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.7845-7847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC43166E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741550v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilayer Elasticity at the Nanoscale: The Need for New Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Bitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e48306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of gold nanoparticles in fluid mesophases: Size filtering and control of interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Veber</w:t>
+                <w:t xml:space="preserve">The interaction of charged nanoparticles at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas S. Poulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2046189⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (1), pp.18002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/100/18002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883247v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range dynamics of a nematic liquid-crystalline phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
+                <w:t xml:space="preserve">Insertion of gold nanoparticles in fluid mesophases: Size filtering and control of interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3330920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17682-17687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2046189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460910v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow dynamics of a colloidal lamellar phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Short-range dynamics of a nematic liquid-crystalline phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas S. Poulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133 (22), pp.224902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3509399⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 132 (9), pp.091101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3330920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546905v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyotropic Lamellar Phase Doped with a Nematic Phase of Magnetic Nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Slow dynamics of a colloidal lamellar phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (7), pp.4586-4589. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (22), pp.224902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la100045r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3509399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460916v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction of hybrid nanoparticles inserted within surfactant bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (14), pp.144901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9288,2580 +9342,2684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGSE-NMR Study of Molecular Self-Diffusion in Lamellar Phases Doped with Polyoxometalates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Lyotropic Lamellar Phase Doped with a Nematic Phase of Magnetic Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (1), pp.220-227. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.4586-4589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp909058d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la100045r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441709v1</w:t>
+                <w:t xml:space="preserve">hal-00460916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-Mediated Repulsion between Gramicidin Pores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A PGSE-NMR Study of Molecular Self-Diffusion in Lamellar Phases Doped with Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas S. Poulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1788 (9), pp.1782-1789. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (1), pp.220-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp909058d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397985v1</w:t>
+                <w:t xml:space="preserve">hal-00441709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent Brownian dynamics over a rigid strand: Heavily tailed relocation statistics in a simple geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Membrane-Mediated Repulsion between Gramicidin Pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1788 (9), pp.1782-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463626v1</w:t>
+                <w:t xml:space="preserve">hal-00397985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repulsion Between Inorganic Particles Inserted Within Surfactant Bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Intermittent Brownian dynamics over a rigid strand: Heavily tailed relocation statistics in a simple geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.030102(R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315744v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent Brownian dynamics over a rigid strand: Heavily tailed relocation statistics in a simple geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Repulsion Between Inorganic Particles Inserted Within Surfactant Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poncelet</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.030102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.098101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.098101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430263v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanorods Confined in a Lamellar Lyotropic Phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Intermittent Brownian dynamics over a rigid strand: Heavily tailed relocation statistics in a simple geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la800387a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.030102(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.030102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315747v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Hybrid Organic−Inorganic Liquid-Crystalline Materials Built from Nonionic Surfactants and Polyoxometalates: Elaboration and Structural Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Magnetic Nanorods Confined in a Lamellar Lyotropic Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keevin Béneut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (12), pp.6285-6291. </w:t>
+              <w:t xml:space="preserve">, 2008, 24 (15), pp.8205-8209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8004322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la800387a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338460v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Alamethicin Pores in DMPC Bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Photochromic Hybrid Organic−Inorganic Liquid-Crystalline Materials Built from Nonionic Surfactants and Polyoxometalates: Elaboration and Structural Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas S. Poulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1529/biophysj.106.101204⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (12), pp.6285-6291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8004322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128428v1</w:t>
+                <w:t xml:space="preserve">hal-00338460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bulk fluctuations in a lamellar phase studied by coherent X-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Interaction of Alamethicin Pores in DMPC Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ansgar Jarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.031706. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (11), pp.3978-3987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.106.101204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096045v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and interaction potentials in solid-supported lipid membranes studied by X-ray reflectivity at varied osmotic pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bulk fluctuations in a lamellar phase studied by coherent X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10014-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.031706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083822v1</w:t>
+                <w:t xml:space="preserve">hal-00096045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid membranes on a surface grating studied by neutron reflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Structure and interaction potentials in solid-supported lipid membranes studied by X-ray reflectivity at varied osmotic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mennicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10539-0⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10014-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00083835v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent X-ray scattering and speckle pattern of solid-supported multilayers of surfactant bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 357 (1-2), pp.61-65. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+              <w:t xml:space="preserve">, 2005, 357, pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538743v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent X-ray scattering and speckle pattern of solid-supported multilayers of surfactant bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 357, pp.61-65. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+              <w:t xml:space="preserve">, 2005, 357 (1-2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083963v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field unbinding of solid-supported lipid multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Lipid membranes on a surface grating studied by neutron reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2005-00028-7⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10539-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015667v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic membranes of lipid-peptide model systems prepared on solid support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Electric field unbinding of solid-supported lipid multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16, pp.S2439-S2453. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/26/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2005-00028-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021588v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Tracer Diffusion in a Dislocated Lamellar System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Biomimetic membranes of lipid-peptide model systems prepared on solid support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Holyst</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.039801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.S2439-S2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/26/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015650v1</w:t>
+                <w:t xml:space="preserve">hal-00021588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Transition in the Isotropic Phase of the C12EO6/H2O Lyotropic Mixture: A Rheological Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.2554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la026595o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-supported lipid multilayers: Structure factor and fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Tracer Diffusion in a Dislocated Lamellar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tim Salditt</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Holyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 12, pp.283. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.039801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2003-10063-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.039801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015655v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency rheological behaviour of a multiconnected lyotropic phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Solid-supported lipid multilayers: Structure factor and fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Oswald</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mennicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Salditt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.236. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00628-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2003-10063-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015630v1</w:t>
+                <w:t xml:space="preserve">hal-00015655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of the Hexagonal, Cubic, and Isotropic Phases of the C12EO6/H2O Lyotropic Mixture Investigated by Tracer Diffusion and X-ray Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">High-frequency rheological behaviour of a multiconnected lyotropic phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp002672h⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00628-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015623v1</w:t>
+                <w:t xml:space="preserve">hal-00015630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion coefficients in a lamellar lyotropic phase: evidence for defects connecting the surfactant structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Connectivity of the Hexagonal, Cubic, and Isotropic Phases of the C12EO6/H2O Lyotropic Mixture Investigated by Tracer Diffusion and X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.4297. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105, pp.668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.4297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp002672h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015619v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diffusion coefficients in a lamellar lyotropic phase: evidence for defects connecting the surfactant structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.4297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.4297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinetics of phase ordering of nematic liquid crystals confined in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Popa-Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60, pp.1812-1814. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11871,100 +12029,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défauts d'équilibre des phases ordonnées et structure du liquide isotrope d'un mélange lyotrope de surfactant non-ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole normale supérieure de lyon - ENS LYON, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11974,105 +12132,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phases lamellaires dopées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Université Paris Sud - Paris XI, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00667450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12219,51 +12377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Walter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Badr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwenk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.H. Ibrahim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2025.102260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boukhris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iacoban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kuncser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gabriel Trazo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Kutalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Carmona-Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Faour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Tokunaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zarate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311293" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04541" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szekr&#233;nyes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s De&#225;k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01257J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Minelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wywijas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Bartczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cuello-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goenaga Infante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07775a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02846" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370870v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Sergan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001778" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05076H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040945" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c00454" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101869" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sadoc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00617G" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinanti Aliyah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00121" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06142" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Bera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Kandar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rema Krishnaswamy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02939650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00629G" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cutrone" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Casas-Solvas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez-Miranda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zakine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasith de Silva Edirimuni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Galatola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00230H" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03185" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11644-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348522v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06376A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01524" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194249v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802692115" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bories" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.128104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ferdeghini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garcia Sakai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR07604A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02396-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15116-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317768v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020695" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991875v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201301187" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vasquez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiya Milusheva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baumann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404558g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867790" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880962v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Lewandowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Walicka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pociecha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieczkowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43166E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas S. Poulos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/18002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880954v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048306" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883247v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2046189" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460910v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330920" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3509399" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100045r" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524842v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499741" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909058d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.05.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463626v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315744v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.098101" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430263v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.030102" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Be&#769;neut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800387a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338460v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8004322" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Jarre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.101204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096045v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031706" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083822v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mennicke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10014-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083835v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ollinger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Seeger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10539-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3160898164EF09716636DE3A39A5E98E4568B0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02538743v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083963v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015667v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00028-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/26/017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holyst" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.039801" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015646v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026595o" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015655v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10063-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015630v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00628-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp002672h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015619v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4297" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018655v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popa-Nita" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1812" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010863v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667450v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Badr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schwenk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.H. Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2025.102260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boukhris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iacoban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kuncser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gabriel Trazo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Kutalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Carmona-Vargas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Faour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Tokunaga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Daou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zarate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303380" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04541" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szekr&#233;nyes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s De&#225;k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01257J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Minelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wywijas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Bartczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cuello-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goenaga Infante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07775a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02846" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sadoc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00617G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001778" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Sergan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05076H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c00454" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101869" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinanti Aliyah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00121" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06142" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Bera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Kandar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rema Krishnaswamy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02939650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00629G" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03185" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cutrone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Casas-Solvas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez-Miranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zakine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasith de Silva Edirimuni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Galatola" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00230H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Castro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02687" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802692115" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bories" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.128104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744850v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11644-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06376A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ferdeghini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garcia Sakai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR07604A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02396-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589676v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-629W2C63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01632d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289808v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00199" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317768v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715020695" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317770v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15116-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vasquez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiya Milusheva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Baumann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404558g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201301187" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chane&#769;ac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00318G" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867790" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077299v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04155k" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Lewandowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Walicka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pociecha" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieczkowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43166E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880954v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048306" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741550v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas S. Poulos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/18002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883247v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecchi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2046189" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460910v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3330920" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546905v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3509399" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524842v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499741" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460916v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100045r" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441709v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909058d" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397985v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.05.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463626v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zinsmeister" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315744v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.098101" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430263v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.030102" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315747v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Be&#769;neut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800387a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8004322" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128428v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Jarre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Li" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.101204" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031706" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083822v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mennicke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10014-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083963v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02538743v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083835v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ollinger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Seeger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10539-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3160898164EF09716636DE3A39A5E98E4568B0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015667v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00028-7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021588v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/26/017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015646v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026595o" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015650v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holyst" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.039801" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015655v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10063-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015630v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00628-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015623v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp002672h" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015619v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.4297" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popa-Nita" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1812" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010863v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667450v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>